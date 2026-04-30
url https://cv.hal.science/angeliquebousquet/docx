--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -904,1519 +904,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
+                <w:t xml:space="preserve">Solar selective absorbing coatings obtained by physical vapor deposition: Overview of different strategies for increasing performance and efficiency of photothermal conversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bennet</w:t>
+                <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Juillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthier</w:t>
+                <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2184006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172152v1</w:t>
+                <w:t xml:space="preserve">hal-03542754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar selective absorbing coatings obtained by physical vapor deposition: Overview of different strategies for increasing performance and efficiency of photothermal conversion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuping Ning</w:t>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Song</w:t>
+                <w:t xml:space="preserve">Perrine Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafei Xue</w:t>
+                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.31-36. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.125135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2184006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542754v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband and Wide-Temperature-Range Thermal Emitter with Super-Hydrophobicity Based on Oxidized High-Entropy Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulmanickam Koilraj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasuaki Tokudome</w:t>
+                <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.4123-4128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b19575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908003v1</w:t>
+                <w:t xml:space="preserve">hal-02562374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband and Wide-Temperature-Range Thermal Emitter with Super-Hydrophobicity Based on Oxidized High-Entropy Film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Improvement of thermal stability of ZrSiON based solar selective absorbing coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b19575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.760-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562374v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of thermal stability of ZrSiON based solar selective absorbing coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">SiCN:H thin films deposited by MW‐PECVD with liquid organosilicon precursor: Gas ratio influence versus properties of the deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Frezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ying Sun</w:t>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.760-767. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.1900138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201900138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113746v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN:H thin films deposited by MW‐PECVD with liquid organosilicon precursor: Gas ratio influence versus properties of the deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the structural and optical properties of bismuth oxide films deposited by reactive magnetron sputtering for photocatalytic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Plujat</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glénat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Frezet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+                <w:t xml:space="preserve">Christophe Caperaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201900138⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.122580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457997v1</w:t>
+                <w:t xml:space="preserve">hal-02457471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural and optical properties of bismuth oxide films deposited by reactive magnetron sputtering for photocatalytic application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+                <w:t xml:space="preserve">The impact of oxidation on the optical properties of Si–SiC materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122580⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.28536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457471v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the cutoff wavelength in the spectra for solar selective absorbing coating based on high-entropy films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Minerals, Metallurgy, and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (10), pp.1371-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12613-020-1982-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of oxidation on the optical properties of Si–SiC materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulmanickam Koilraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+                <w:t xml:space="preserve">Masanori Takemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+                <w:t xml:space="preserve">Yasuaki Tokudome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.28536. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (7), pp.6552-6562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916030v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of temperature and power effects on Cu(In,Ga)Se 2 thin-film formation during a 3-stage hybrid co-sputtering/evaporation process</w:t>
+                <w:t xml:space="preserve">Composition and optical properties tunability of hydrogenated silicon carbonitride thin films deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Posada</w:t>
+                <w:t xml:space="preserve">A. Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jubault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lincot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2926⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 444, pp.293 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704412v1</w:t>
+                <w:t xml:space="preserve">hal-01774950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and optical properties tunability of hydrogenated silicon carbonitride thin films deposited by reactive magnetron sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of temperature and power effects on Cu(In,Ga)Se 2 thin-film formation during a 3-stage hybrid co-sputtering/evaporation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mehdi</w:t>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monier</w:t>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robert-Goumet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 444, pp.293 - 302. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.24 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.2926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774950v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total hemispherical emissivity of sintered SiC up to 1850 K in high vacuum and in air at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (10), pp.3447 - 3456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,377 +2444,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of a red luminescent composite composed of an EVA copolymer and a Y 3 BO 6 :Eu 3+ phosphor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical simulation and preparation of novel Mo/ZrSiN/ZrSiON/SiO2 solar selective absorbing coating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chapel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02283B⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.178-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655028v1</w:t>
+                <w:t xml:space="preserve">hal-01525131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation and preparation of novel Mo/ZrSiN/ZrSiON/SiO2 solar selective absorbing coating.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenwen Wang</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of a red luminescent composite composed of an EVA copolymer and a Y 3 BO 6 :Eu 3+ phosphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachod Boonsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ping Song</w:t>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 167, pp.178-183. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (20), pp.12006 - 12013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02283B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525131v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The investigation of thermal stability of Al/NbMoN/NbMoON/SiO 2 solar selective absorbing coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.253 - 257. </w:t>
@@ -2852,90 +2852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of reflectance transition position of Al-AlN cermet solar selective absorbing coating by simulating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongliang Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,90 +2986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on low thermal emittance of Al films deposited by magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3132,90 +3132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrates, film thickness and temperature on thermal emittance of Mo/substrate deposited by magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Monitoring of Cu(In1-x,Gax)Se2 Composition and Target Poisoning by Real Time Optical Emission Spectroscopy During Deposition From a Hybrid Sputtering/Evaporation Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,103 +3420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical simulation and experimental optimization of Al/NbMoN/NbMoON/SiO2 solar selective absorbing coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.373-380. </w:t>
@@ -3560,315 +3560,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the thermal stability of Al/NbTiSiN/NbTiSiON/SiO2 solar selective absorbing coating.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ optical emission spectroscopy for a better control of hybrid sputtering/evaporation process for the deposition of Cu(In,Ga)Se2 layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214815v1</w:t>
+                <w:t xml:space="preserve">hal-01208181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ optical emission spectroscopy for a better control of hybrid sputtering/evaporation process for the deposition of Cu(In,Ga)Se2 layers.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on the thermal stability of Al/NbTiSiN/NbTiSiON/SiO2 solar selective absorbing coating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 582, pp.279-283. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208181v1</w:t>
+                <w:t xml:space="preserve">hal-01214815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Structure of Tantalum Oxynitride TaOxNy Thin Films Deposited by Reactive Magnetron Sputtering</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ion bombardment on structural and electrical properties of SiO2 thin films deposited from O-2/HMDSO inductively coupled plasmas under continuous wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of O and H atoms in pulsed O-2/HMDSO low pressure PECVD plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of O-atom kinetics in O-2, CO2, H2O and O-2/HMDSO low pressure radiofrequency pulsed plasmas by time-resolved optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4878,302 +4878,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma pulsing on the deposition kinetics and film structure in low pressure oxygen/hexamethyldisiloxane radiofrequency plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Comparison of structure and mechanical properties of SiO2-like films deposited in O-2/HMDSO pulsed and continuous plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès A. Granier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bursikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zajickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.02.017⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200, pp.6517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379464v1</w:t>
+                <w:t xml:space="preserve">hal-00379609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structure and mechanical properties of SiO2-like films deposited in O-2/HMDSO pulsed and continuous plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Influence of plasma pulsing on the deposition kinetics and film structure in low pressure oxygen/hexamethyldisiloxane radiofrequency plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bursikova</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zajickova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jp Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 200, pp.6517. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 514, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379609v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in the transformation of ppHMDSO films into SiO2-like by oxygen plasma treatment</w:t>
               </w:r>
@@ -5185,51 +5185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Smid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5605,90 +5605,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par AR-XPS de couches ultra-fines SiNx élaborées sur Si(100), Si(111) par traitement plasma N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Eric Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2022, Journées Nationales des Spectroscopies de PhotoEmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
@@ -5711,682 +5711,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature synthesis and characterization of bismuth oxyfluoride thin films.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ibrahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">E. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps SCF Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Applications of Surface and Interface Analysis (ECASIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500856v1</w:t>
+                <w:t xml:space="preserve">hal-02562391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored morphology and properties of Ni@NiF2 core-shell nanoparticles by controled fluorination.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bourgogne</w:t>
+                <w:t xml:space="preserve">Radiofrequency reactive magnetron sputtering of bismuth in an Ar/O2/CF4 plasma for photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500599v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Applications of Surface and Interface Analysis (ECASIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ECSAIA’19, 18th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresde (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562391v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Room temperature synthesis and characterization of bismuth oxyfluoride thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSAIA’19, 18th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresde (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Journée de Printemps SCF Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871652v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency reactive magnetron sputtering of bismuth in an Ar/O2/CF4 plasma for photocatalytic applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sarakha</w:t>
+                <w:t xml:space="preserve">Tailored morphology and properties of Ni@NiF2 core-shell nanoparticles by controled fluorination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doubtsof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500636v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ion bombardment on structural and electical properties of SiO2 thin films deposited from O-2/HMDSO inductively coupled plasmas under continuous wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and structural properties of SiO2 thin films deposited from O2/HMDSO inductively coupled plasmas under conditions wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,103 +6991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth-Based Thin Films Deposited by Reactive Magnetron Sputtering as Potential Photocatalytic Materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ibrahim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -7129,77 +7129,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the silicon substrate nitridation on optical and electrical properties of silicon nitride thin films deposited by reactive magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robert Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7254,90 +7254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interactions between a PMMA support and cold plasma used for thin film deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
@@ -7562,51 +7562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Minasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05308694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erbland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30183784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04619060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Beji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hoggan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23101002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goutte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR07028F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Ning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2184006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122580" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-020-1982-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.08.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Goumet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachod Boonsin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02283B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.04.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Man" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51QGTWJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K410R909-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K74XZF7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B390RKGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHKQXB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.09.072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZKT1VBR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zoubian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/47/475201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sarakha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M2Q5B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leteinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5HNVXS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8THXK8KR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Landesman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.02.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP38TCNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bursikova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zajickova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQN8VSD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7GSRPFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smidzajickova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-006-0332-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eric Hoggan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562391v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bachar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bachar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert Goumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kouicem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261692v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Minasyan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05308694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erbland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30183784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04619060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Beji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hoggan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23101002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goutte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR07028F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Ning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2184006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.08.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-020-1982-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Goumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachod Boonsin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02283B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Man" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51QGTWJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K410R909-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K74XZF7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B390RKGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.09.072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZKT1VBR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHKQXB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zoubian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/47/475201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sarakha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M2Q5B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leteinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5HNVXS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8THXK8KR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bursikova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zajickova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQN8VSD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Landesman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP38TCNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7GSRPFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smidzajickova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-006-0332-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eric Hoggan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bachar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bachar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert Goumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kouicem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261692v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Minasyan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>