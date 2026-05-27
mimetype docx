--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-techniques characterisation of anti-reflective Ta2O5 and TaOxNy thin films deposited by reactive sputtering: coupling X-ray photoelectron spectroscopy, scanning/transmission electron microscopy and ion beam analysis</w:t>
+                <w:t xml:space="preserve">Bismuth-Based Oxyfluorides as Emergent Photocatalysts: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
+                <w:t xml:space="preserve">Thomas Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Diallo</w:t>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Diop</w:t>
+                <w:t xml:space="preserve">Lucas Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 825, pp.140725. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (18), pp.3784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30183784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172348v1</w:t>
+                <w:t xml:space="preserve">hal-05308694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth-Based Oxyfluorides as Emergent Photocatalysts: A Review</w:t>
+                <w:t xml:space="preserve">Multi-techniques characterisation of anti-reflective Ta2O5 and TaOxNy thin films deposited by reactive sputtering: coupling X-ray photoelectron spectroscopy, scanning/transmission electron microscopy and ion beam analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Erbland</w:t>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+                <w:t xml:space="preserve">Babacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pelat</w:t>
+                <w:t xml:space="preserve">Aissatou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (18), pp.3784. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 825, pp.140725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30183784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308694v1</w:t>
+                <w:t xml:space="preserve">hal-05172348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle-resolved X-ray photoelectron spectroscopy intensity modeling of SiNx ultrathin layer grown on Si (100) and Si (111) substrates by N2 plasma treatment</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive sputtering onto an ionic liquid, a new synthesis route for bismuth-based nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalios Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1519 +904,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar selective absorbing coatings obtained by physical vapor deposition: Overview of different strategies for increasing performance and efficiency of photothermal conversion.</w:t>
+                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuping Ning</w:t>
+                <w:t xml:space="preserve">Perrine Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Song</w:t>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yafei Xue</w:t>
+                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2184006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.125135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542754v1</w:t>
+                <w:t xml:space="preserve">hal-03172152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar selective absorbing coatings obtained by physical vapor deposition: Overview of different strategies for increasing performance and efficiency of photothermal conversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bennet</w:t>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Juillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+                <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthier</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
+                <w:t xml:space="preserve">Yafei Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (12), pp.125135. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2184006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172152v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband and Wide-Temperature-Range Thermal Emitter with Super-Hydrophobicity Based on Oxidized High-Entropy Film</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Sun</w:t>
+                <w:t xml:space="preserve">Paulmanickam Koilraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanori Takemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuaki Tokudome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b19575⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (7), pp.6552-6562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562374v1</w:t>
+                <w:t xml:space="preserve">hal-02908003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of thermal stability of ZrSiON based solar selective absorbing coating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Broadband and Wide-Temperature-Range Thermal Emitter with Super-Hydrophobicity Based on Oxidized High-Entropy Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenwen Wang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.4123-4128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b19575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113746v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN:H thin films deposited by MW‐PECVD with liquid organosilicon precursor: Gas ratio influence versus properties of the deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of thermal stability of ZrSiON based solar selective absorbing coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Plujat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+                <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.1900138. </w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.760-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201900138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457997v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural and optical properties of bismuth oxide films deposited by reactive magnetron sputtering for photocatalytic application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiCN:H thin films deposited by MW‐PECVD with liquid organosilicon precursor: Gas ratio influence versus properties of the deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Beatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caperaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
+                <w:t xml:space="preserve">Lawrence Frezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122580⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.1900138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201900138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457471v1</w:t>
+                <w:t xml:space="preserve">hal-02457997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of oxidation on the optical properties of Si–SiC materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.28536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the cutoff wavelength in the spectra for solar selective absorbing coating based on high-entropy films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Minerals, Metallurgy, and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (10), pp.1371-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12613-020-1982-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulmanickam Koilraj</w:t>
+                <w:t xml:space="preserve">Tailoring the structural and optical properties of bismuth oxide films deposited by reactive magnetron sputtering for photocatalytic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masanori Takemoto</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuaki Tokudome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+                <w:t xml:space="preserve">Christophe Caperaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (7), pp.6552-6562. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.122580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908003v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and optical properties tunability of hydrogenated silicon carbonitride thin films deposited by reactive magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Investigations of temperature and power effects on Cu(In,Ga)Se 2 thin-film formation during a 3-stage hybrid co-sputtering/evaporation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bachar</w:t>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bousquet</w:t>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mehdi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.040⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.24 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774950v1</w:t>
+                <w:t xml:space="preserve">hal-01704412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of temperature and power effects on Cu(In,Ga)Se 2 thin-film formation during a 3-stage hybrid co-sputtering/evaporation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and optical properties tunability of hydrogenated silicon carbonitride thin films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Posada</w:t>
+                <w:t xml:space="preserve">H. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jubault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
+                <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lincot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.24 - 37. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 444, pp.293 - 302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.2926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704412v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total hemispherical emissivity of sintered SiC up to 1850 K in high vacuum and in air at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (10), pp.3447 - 3456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,377 +2444,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation and preparation of novel Mo/ZrSiN/ZrSiON/SiO2 solar selective absorbing coating.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterization of a red luminescent composite composed of an EVA copolymer and a Y 3 BO 6 :Eu 3+ phosphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ping Song</w:t>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachod Boonsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.04.017⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (20), pp.12006 - 12013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02283B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525131v1</w:t>
+                <w:t xml:space="preserve">hal-01655028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of a red luminescent composite composed of an EVA copolymer and a Y 3 BO 6 :Eu 3+ phosphor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+                <w:t xml:space="preserve">Optical simulation and preparation of novel Mo/ZrSiN/ZrSiON/SiO2 solar selective absorbing coating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuping Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (20), pp.12006 - 12013. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.178-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02283B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655028v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The investigation of thermal stability of Al/NbMoN/NbMoON/SiO 2 solar selective absorbing coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.253 - 257. </w:t>
@@ -2852,90 +2852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of reflectance transition position of Al-AlN cermet solar selective absorbing coating by simulating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongliang Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,90 +2986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on low thermal emittance of Al films deposited by magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3132,90 +3132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of substrates, film thickness and temperature on thermal emittance of Mo/substrate deposited by magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Monitoring of Cu(In1-x,Gax)Se2 Composition and Target Poisoning by Real Time Optical Emission Spectroscopy During Deposition From a Hybrid Sputtering/Evaporation Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,103 +3420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical simulation and experimental optimization of Al/NbMoN/NbMoON/SiO2 solar selective absorbing coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.373-380. </w:t>
@@ -3566,103 +3566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ optical emission spectroscopy for a better control of hybrid sputtering/evaporation process for the deposition of Cu(In,Ga)Se2 layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 582, pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3708,90 +3708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the thermal stability of Al/NbTiSiN/NbTiSiON/SiO2 solar selective absorbing coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuping Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Taviot-Gueho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.475201. </w:t>
@@ -4372,51 +4372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ion bombardment on structural and electrical properties of SiO2 thin films deposited from O-2/HMDSO inductively coupled plasmas under continuous wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of O and H atoms in pulsed O-2/HMDSO low pressure PECVD plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of O-atom kinetics in O-2, CO2, H2O and O-2/HMDSO low pressure radiofrequency pulsed plasmas by time-resolved optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of structure and mechanical properties of SiO2-like films deposited in O-2/HMDSO pulsed and continuous plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bursikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,51 +5030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma pulsing on the deposition kinetics and film structure in low pressure oxygen/hexamethyldisiloxane radiofrequency plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Smid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,90 +5467,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS and TEM investigations of antireflective TaOxNy thin films for concentrated solar power technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5605,90 +5605,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par AR-XPS de couches ultra-fines SiNx élaborées sur Si(100), Si(111) par traitement plasma N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Eric Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2022, Journées Nationales des Spectroscopies de PhotoEmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
@@ -5711,682 +5711,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature synthesis and characterization of bismuth oxyfluoride thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bousquet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Applications of Surface and Interface Analysis (ECASIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journée de Printemps SCF Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562391v1</w:t>
+                <w:t xml:space="preserve">hal-02500856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency reactive magnetron sputtering of bismuth in an Ar/O2/CF4 plasma for photocatalytic applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sarakha</w:t>
+                <w:t xml:space="preserve">Tailored morphology and properties of Ni@NiF2 core-shell nanoparticles by controled fluorination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Disa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doubtsof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500636v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSAIA’19, 18th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresde (Germany), Germany</w:t>
+              <w:t xml:space="preserve">18th European Conference on Applications of Surface and Interface Analysis (ECASIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871652v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature synthesis and characterization of bismuth oxyfluoride thin films.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiofrequency reactive magnetron sputtering of bismuth in an Ar/O2/CF4 plasma for photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bousquet</w:t>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps SCF Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500856v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored morphology and properties of Ni@NiF2 core-shell nanoparticles by controled fluorination.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon carbonitride thin films prepared by radiofrequency magnetron sputtering on Si (100) and nitrided Si (100) enhanced by an ECR plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourgogne</w:t>
+                <w:t xml:space="preserve">Abdellatif Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ECSAIA’19, 18th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresde (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500599v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ion bombardment on structural and electical properties of SiO2 thin films deposited from O-2/HMDSO inductively coupled plasmas under continuous wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and structural properties of SiO2 thin films deposited from O2/HMDSO inductively coupled plasmas under conditions wave and pulsed modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM Investigations of Multi-Layer Selective Absorber thin films for concentrated solar plant: structure and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ngoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on Concentrating Solar Power and Chemical Energy Systems (SolarPACES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t>
@@ -6991,103 +6991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth-Based Thin Films Deposited by Reactive Magnetron Sputtering as Potential Photocatalytic Materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bousquet</w:t>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -7129,77 +7129,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the silicon substrate nitridation on optical and electrical properties of silicon nitride thin films deposited by reactive magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robert Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7254,90 +7254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interactions between a PMMA support and cold plasma used for thin film deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kouicem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
@@ -7523,90 +7523,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of BiOF, Bi7O5F11 and β-BiO0.5F2 bismuth oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7637,77 +7637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Properties of Bismuth Oxyfluoride Thin Films Deposited by Reactive Magnetron Sputtering in Ar/O2/CF4 Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Minasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05308694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erbland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30183784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04619060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Beji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hoggan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23101002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goutte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR07028F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Ning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2184006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.08.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-020-1982-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Goumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachod Boonsin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02283B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Man" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51QGTWJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K410R909-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K74XZF7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B390RKGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.09.072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZKT1VBR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHKQXB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zoubian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/47/475201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sarakha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M2Q5B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leteinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5HNVXS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8THXK8KR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bursikova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zajickova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQN8VSD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Landesman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP38TCNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7GSRPFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smidzajickova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-006-0332-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eric Hoggan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bachar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bachar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert Goumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kouicem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261692v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Minasyan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05308694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erbland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30183784" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04619060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Beji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hoggan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23101002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goutte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR07028F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Ning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2184006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03113777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-020-1982-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122580" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Goumet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachod Boonsin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02283B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.04.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Man" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51QGTWJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K410R909-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K74XZF7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B390RKGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.09.072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZKT1VBR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHKQXB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zoubian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/47/475201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sarakha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02M2Q5B1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leteinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5HNVXS48-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8THXK8KR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bursikova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zajickova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQN8VSD0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Landesman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP38TCNR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borvon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7GSRPFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smidzajickova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-006-0332-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eric Hoggan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562391v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bachar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Bachar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert Goumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kouicem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261692v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Minasyan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>