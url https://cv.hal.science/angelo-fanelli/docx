--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -1192,512 +1192,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ring design game with fair cost allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Pure Nash Equilibria in Weighted Congestion Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Caragiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Gravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Leniowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Piotr Sankowski</w:t>
+                <w:t xml:space="preserve">Alexander Skopalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.035⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2614687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103950v1</w:t>
+                <w:t xml:space="preserve">halshs-02094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of profit- sharing games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ring design game with fair cost allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Leniowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Augustine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Sankowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15427951.2013.830164⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103929v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Efficient Equilibria in Network Design Games via Subsidies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of profit- sharing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Augustine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Caragiannis</w:t>
+                <w:t xml:space="preserve">Ning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Elkind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Gravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-013-9845-5⟩</w:t>
+              <w:t xml:space="preserve">Internet Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15427951.2013.830164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103888v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Pure Nash Equilibria in Weighted Congestion Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enforcing Efficient Equilibria in Network Design Games via Subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Caragiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Skopalik</w:t>
+                <w:t xml:space="preserve">Christos Kalaitzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Economics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.44-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2614687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-013-9845-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02094622v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackelberg strategies for network design games</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Gravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Skopalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGecom Exchanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Gravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Skopalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE 52nd Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Palm Springs, United States. pp.532-541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2025.104394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2020.10.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Elkind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9857-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bil&#242;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gravin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.10.046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Leniowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sankowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augustine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2013.830164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kalaitzis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9845-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skopalik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2012.727772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325713.2325718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9411-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X50PWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melideo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265911003015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Igarashi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I13.33512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsoufis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Vinci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia251234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Auletta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33016022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2011.50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44465-8_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13129-0_44" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44803-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F618XRQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Fotakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2025.104394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2020.10.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Elkind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9857-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bil&#242;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gravin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.10.046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skopalik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614687" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Leniowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sankowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augustine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2013.830164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kalaitzis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9845-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2012.727772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325713.2325718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9411-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X50PWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melideo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265911003015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Igarashi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I13.33512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsoufis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Vinci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia251234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Auletta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33016022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2011.50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44465-8_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13129-0_44" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44803-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F618XRQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Fotakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>