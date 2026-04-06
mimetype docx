--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -997,372 +997,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutionnaliser le passé : la vie politique et sociale des collections, des archives et des musées en Méditerranée contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Η διαμόρφωση του Αιγυπτιακού κράτους και η έξοδος των Ελλήνων από την Αίγυπτο</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grecs en Égypte au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary people in extraordinary contexts : Italian and Greek Employees of the Suez Canal Company in Moments of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italy and Suez : A Global History from the 19th Century to the present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ελληνικό κράτος και Έλληνες εκτός συνόρων τον 20ό αιώνα και 21ο αιώνα. Μια ιστορία σε ασυνέχειες</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politque et État en Grèce aux XXe et XXI siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nauplie, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening Greek Orthodox Jerusalem: New Archives and Some Research Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening Open Jerusalem: Tracing Historical Paths through the Jerusalem Archives Digital Platform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03116842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se marier à Jérusalem au début du XXe siècle: Problématiques et sources pour la communauté grecque-orthodoxe</w:t>
               </w:r>
@@ -3279,177 +3279,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les entrelacements de la Méditerranée orientale : pour une approche globale d’Egypte et de Palestine à travers l’étude de leurs populations grecques (milieu XIXe – milieu XXe siècles). Conférence dans le cadre du séminaire de Leyla Dakhli : Dynamiques et expériences de la globalisation. Berlin, Centre Marc Bloch, 13 juin 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience de recherches collectives (ERC Open Jerusalem) : des archives transnationales aux sources d’une histoire locale de la citadinité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Potin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03116854v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03116817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs d’Orient : un prisme pour repenser l’histoire contemporaine du Proche-Orient, XIXe-XXe siècles. Conférences à la Pontificia Universidad Católica de Chile, à Santiago du Chili (26.09.2018) et à la Universidad Nacional de Tres de Febrero, à Buenos Aires (20.09.2018) et dans le cadre du séminaire Histoire comparée et connectée des christianismes orientaux (XVIe-XIXe s.) EHESS, EPHE, à Paris (26.02.2019).</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09521-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.7390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.144.0143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.1898123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Mack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2016.1273093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003491064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904975v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Gotsinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Tselikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cup.gr/book/social-transformation-and-mass-mobilisation-in-the-balkan-and-eastern-mediterranean-cities-1900-1923/?" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.metaixmio.gr/gr/all-books-el/538-essays-in-honor-of-emeritus-professor-george-b-dertilisstate-economy-society-19th-20th-centuries-ebook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09521-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.7390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.144.0143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.1898123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Mack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2016.1273093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003491064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904975v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Gotsinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Tselikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cup.gr/book/social-transformation-and-mass-mobilisation-in-the-balkan-and-eastern-mediterranean-cities-1900-1923/?" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.metaixmio.gr/gr/all-books-el/538-essays-in-honor-of-emeritus-professor-george-b-dertilisstate-economy-society-19th-20th-centuries-ebook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>