--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -997,372 +997,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ελληνικό κράτος και Έλληνες εκτός συνόρων τον 20ό αιώνα και 21ο αιώνα. Μια ιστορία σε ασυνέχειες</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politque et État en Grèce aux XXe et XXI siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nauplie, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Η διαμόρφωση του Αιγυπτιακού κράτους και η έξοδος των Ελλήνων από την Αίγυπτο</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grecs en Égypte au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Caire, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordinary people in extraordinary contexts : Italian and Greek Employees of the Suez Canal Company in Moments of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italy and Suez : A Global History from the 19th Century to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening Greek Orthodox Jerusalem: New Archives and Some Research Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opening Open Jerusalem: Tracing Historical Paths through the Jerusalem Archives Digital Platform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutionnaliser le passé : la vie politique et sociale des collections, des archives et des musées en Méditerranée contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116842v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03116837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se marier à Jérusalem au début du XXe siècle: Problématiques et sources pour la communauté grecque-orthodoxe</w:t>
               </w:r>
@@ -1512,177 +1512,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monde rêvé, monde collectionné : la Méditerranée orientale d'Antonis Benakis (1900-1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publication de l'Ecole français d'Athènes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Those Who Stayed, 1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. Routledge, In press, Mediterranean Historical Review</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564838v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Jerusalem, 1840-1940: Opening New Archives, Revisiting a Global City</w:t>
               </w:r>
@@ -2617,182 +2617,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Opening Ordinary Jerusalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelos Dalachanis; Vincent Lemire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinary Jerusalem 1840-1940: Opening New Archives, Revisiting a Global City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations populaires, syndicales et nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilles Gauthier (dir.), L'épopée du canal de Suez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115730v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03115731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brotherhood, the City and the Land: Patriarchal Archives and Scales of Analysis of the Greek Orthodox Jerusalem at the late Ottoman and Mandate periods</w:t>
               </w:r>
@@ -3279,177 +3279,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour d’expérience de recherches collectives (ERC Open Jerusalem) : des archives transnationales aux sources d’une histoire locale de la citadinité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Dalachanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les entrelacements de la Méditerranée orientale : pour une approche globale d’Egypte et de Palestine à travers l’étude de leurs populations grecques (milieu XIXe – milieu XXe siècles). Conférence dans le cadre du séminaire de Leyla Dakhli : Dynamiques et expériences de la globalisation. Berlin, Centre Marc Bloch, 13 juin 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Dalachanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116817v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03116854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs d’Orient : un prisme pour repenser l’histoire contemporaine du Proche-Orient, XIXe-XXe siècles. Conférences à la Pontificia Universidad Católica de Chile, à Santiago du Chili (26.09.2018) et à la Universidad Nacional de Tres de Febrero, à Buenos Aires (20.09.2018) et dans le cadre du séminaire Histoire comparée et connectée des christianismes orientaux (XVIe-XIXe s.) EHESS, EPHE, à Paris (26.02.2019).</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09521-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.7390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.144.0143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.1898123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Mack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2016.1273093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003491064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904975v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Gotsinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Tselikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cup.gr/book/social-transformation-and-mass-mobilisation-in-the-balkan-and-eastern-mediterranean-cities-1900-1923/?" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.metaixmio.gr/gr/all-books-el/538-essays-in-honor-of-emeritus-professor-george-b-dertilisstate-economy-society-19th-20th-centuries-ebook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09521-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.7390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.144.0143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.1898123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Mack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2016.1273093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003491064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904975v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Gotsinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Tselikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cup.gr/book/social-transformation-and-mass-mobilisation-in-the-balkan-and-eastern-mediterranean-cities-1900-1923/?" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.metaixmio.gr/gr/all-books-el/538-essays-in-honor-of-emeritus-professor-george-b-dertilisstate-economy-society-19th-20th-centuries-ebook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>