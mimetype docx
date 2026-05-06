--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -109,321 +109,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Surges in Bacterial Diversity along the Coastal Waters of the Eastern Arabian Sea</w:t>
+                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hafza</w:t>
+                <w:t xml:space="preserve">Jasna Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parvathi</w:t>
+                <w:t xml:space="preserve">Parvathi Ammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thampan Alok</w:t>
+                <w:t xml:space="preserve">Maheswari Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neeraja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), pp.1796. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (11), pp.1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12101796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732730v1</w:t>
+                <w:t xml:space="preserve">hal-04938779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
+                <w:t xml:space="preserve">Seasonal Surges in Bacterial Diversity along the Coastal Waters of the Eastern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasna Vijayan</w:t>
+                <w:t xml:space="preserve">S. Hafza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvathi Ammini</w:t>
+                <w:t xml:space="preserve">A. Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">A. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheswari Nair</w:t>
+                <w:t xml:space="preserve">Thampan Alok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Neeraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (11), pp.1117. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12101796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938779v1</w:t>
+                <w:t xml:space="preserve">hal-04732730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Top-Down Regulation on the Growth Efficiency of Freshwater Bacterioplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Lytic Viruses on Bacterial Carbon Metabolism in a Temperate Freshwater Reservoir (Naussac, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Effects of Viruses on the Growth Efficiency of Freshwater Bacterioplankton in Eutrophic Relative to Non-Eutrophic Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -728,295 +728,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PK Shruthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyla Hafza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecology of Microbes in Marine and Estuarine Ecosystems, 14 (3), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865107v1</w:t>
+                <w:t xml:space="preserve">hal-03844280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Albin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ecology of Microbes in Marine and Estuarine Ecosystems, 14 (3), pp.230. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844280v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Impacts of a Black Carbon Wet Deposition Event in Halong Bay, Vietnam</w:t>
               </w:r>
@@ -1130,416 +1130,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreekumar Aparna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Viguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043263v1</w:t>
+                <w:t xml:space="preserve">hal-02317473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns of bacterial communities and their potential link to variable viral lysis in temperate freshwater reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-019-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekumar Aparna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317473v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomical Resolution and Distribution of Bacterioplankton Along the Vertical Gradient Reveals Pronounced Spatiotemporal Patterns in Contrasted Temperate Freshwater Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,64 +1612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of lytic viruses on prokaryotic morphopopulations in a tropical estuarine system (Cochin estuary, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Jasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,64 +1707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of lytic viruses on the taxonomical resolution of freshwater bacterioplankton community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,64 +1854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral-Induced Mortality of Prokaryotes in a Tropical Monsoonal Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Jasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kizhekkapat K. Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Regulation of Prokaryotic Carbon Metabolism in a Hypereutrophic Freshwater Reservoir Ecosystem (Villerest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive patterns in prokaryotic community composition in response to viral lysis and flagellate grazing in freshwater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative importance of viral lysis and nanoflagellate grazing for prokaryote mortality in temperate lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,64 +2334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathi Ammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.195-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,64 +2442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (1), pp.195 - 203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Lytic Infection Rates but Low Abundances of Prokaryote Viruses in a Humic Lake (Vassivie're, Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources drive trade-off between viral lifestyles in the plankton: evidence from freshwater microbial microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low effect of viruses on bacteria in deep anoxic water and sediment of a productive freshwater reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional responses of prokaryotes and viruses to grazer effects and nutrient additions in freshwater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial growth efficiency in a tropical estuary: seasonal variability subsidized by allochthonous carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanta Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungstate compounds as an alternative to uranyl acetate for enumerating viral-infected prokaryote cells in aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazer effects on prokaryotes and viruses in a freshwater microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (2), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikal Hedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage bacteriolysis, protistan bacterivory potential, and bacterial production in a freshwater reservoir : Coupling with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Pavin: A pioneer site for ecological studies of freshwater viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin: History, biogeochemistry and sedimentology of a deep meromictic crater lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -3838,51 +3838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parvathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeep Ram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampan Alok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neeraja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12102061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Van Thuoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Nair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chandramohan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9124-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQRMCJ3L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tomaru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parvathi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeep Ram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampan Alok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neeraja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101796" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12102061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Van Thuoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Nair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chandramohan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9124-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQRMCJ3L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tomaru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>