--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -75,3452 +75,3686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
+                <w:t xml:space="preserve">Viral and grazer regulation of bacterial mediated carbon cycling in a temperate eutrophic freshwater ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasna Vijayan</w:t>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvathi Ammini</w:t>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheswari Nair</w:t>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (11), pp.1117. </w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118, pp.126334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2026.126334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938779v1</w:t>
+                <w:t xml:space="preserve">hal-05618840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Surges in Bacterial Diversity along the Coastal Waters of the Eastern Arabian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down structuring of bacterial growth efficiency in a freshwater lake, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hafza</w:t>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parvathi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12101796⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (6), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-026-05020-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732730v1</w:t>
+                <w:t xml:space="preserve">hal-05624855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Top-Down Regulation on the Growth Efficiency of Freshwater Bacterioplankton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Ammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheswari Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Billard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12102061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (11), pp.1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739083v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Lytic Viruses on Bacterial Carbon Metabolism in a Temperate Freshwater Reservoir (Naussac, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Seasonal Surges in Bacterial Diversity along the Coastal Waters of the Eastern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hafza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Perriere</w:t>
+                <w:t xml:space="preserve">Thampan Alok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+                <w:t xml:space="preserve">R. Neeraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (4), pp.1407-1423. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmicrobiol3040095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12101796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356402v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effects of Viruses on the Growth Efficiency of Freshwater Bacterioplankton in Eutrophic Relative to Non-Eutrophic Lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Top-Down Regulation on the Growth Efficiency of Freshwater Bacterioplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11020384⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980580v1</w:t>
+                <w:t xml:space="preserve">hal-04739083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+                <w:t xml:space="preserve">The Impact of Lytic Viruses on Bacterial Carbon Metabolism in a Temperate Freshwater Reservoir (Naussac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Albin</w:t>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.1407-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol3040095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844280v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Differential Effects of Viruses on the Growth Efficiency of Freshwater Bacterioplankton in Eutrophic Relative to Non-Eutrophic Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11020384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865107v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Impacts of a Black Carbon Wet Deposition Event in Halong Bay, Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PK Shruthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyla Hafza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Jose Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00185⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecology of Microbes in Marine and Estuarine Ecosystems, 14 (3), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095984v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Boulé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02376⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317473v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution patterns of bacterial communities and their potential link to variable viral lysis in temperate freshwater reservoirs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeochemical Impacts of a Black Carbon Wet Deposition Event in Halong Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Van Thuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-019-0669-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045527v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043263v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical Resolution and Distribution of Bacterioplankton Along the Vertical Gradient Reveals Pronounced Spatiotemporal Patterns in Contrasted Temperate Freshwater Lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Distribution patterns of bacterial communities and their potential link to variable viral lysis in temperate freshwater reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (2), pp.372-386. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-018-1143-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-019-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388988v1</w:t>
+                <w:t xml:space="preserve">hal-03045527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of lytic viruses on prokaryotic morphopopulations in a tropical estuarine system (Cochin estuary, India)</w:t>
+                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijayan Jasna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sreekumar Aparna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194020</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981935v1</w:t>
+                <w:t xml:space="preserve">hal-03043263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of lytic viruses on the taxonomical resolution of freshwater bacterioplankton community structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Taxonomical Resolution and Distribution of Bacterioplankton Along the Vertical Gradient Reveals Pronounced Spatiotemporal Patterns in Contrasted Temperate Freshwater Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.129 - 138. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (2), pp.372-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1143-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624070v1</w:t>
+                <w:t xml:space="preserve">hal-02388988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-Induced Mortality of Prokaryotes in a Tropical Monsoonal Estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Differential impact of lytic viruses on prokaryotic morphopopulations in a tropical estuarine system (Cochin estuary, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Jasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624075v1</w:t>
+                <w:t xml:space="preserve">hal-01981935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Regulation of Prokaryotic Carbon Metabolism in a Hypereutrophic Freshwater Reservoir Ecosystem (Villerest, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Differential impact of lytic viruses on the taxonomical resolution of freshwater bacterioplankton community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00081⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.129 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623641v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive patterns in prokaryotic community composition in response to viral lysis and flagellate grazing in freshwater microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viral-Induced Mortality of Prokaryotes in a Tropical Monsoonal Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Jasna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kizhekkapat K. Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikathil V. Madhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative importance of viral lysis and nanoflagellate grazing for prokaryote mortality in temperate lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viral Regulation of Prokaryotic Carbon Metabolism in a Hypereutrophic Freshwater Reservoir Ecosystem (Villerest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983261v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Distinctive patterns in prokaryotic community composition in response to viral lysis and flagellate grazing in freshwater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.195-203</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (9), pp.1945-1955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813900v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The relative importance of viral lysis and nanoflagellate grazing for prokaryote mortality in temperate lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Palesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.300-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645970v1</w:t>
+                <w:t xml:space="preserve">hal-01983261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Lytic Infection Rates but Low Abundances of Prokaryote Viruses in a Humic Lake (Vassivie're, Massif Central, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Ammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (16), pp.5610-5618</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.195-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787191v1</w:t>
+                <w:t xml:space="preserve">hal-00813900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources drive trade-off between viral lifestyles in the plankton: evidence from freshwater microbial microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02088.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9853-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527101v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low effect of viruses on bacteria in deep anoxic water and sediment of a productive freshwater reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Lytic Infection Rates but Low Abundances of Prokaryote Viruses in a Humic Lake (Vassivie're, Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sabart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (3), pp.255-265</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (16), pp.5610-5618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527069v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responses of prokaryotes and viruses to grazer effects and nutrient additions in freshwater microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resources drive trade-off between viral lifestyles in the plankton: evidence from freshwater microbial microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.467-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02088.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2008.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth efficiency in a tropical estuary: seasonal variability subsidized by allochthonous carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low effect of viruses on bacteria in deep anoxic water and sediment of a productive freshwater reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanta Nair</w:t>
+                <w:t xml:space="preserve">Marion Sabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chandramohan</w:t>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (3), pp.255-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529949v1</w:t>
+                <w:t xml:space="preserve">hal-00527069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungstate compounds as an alternative to uranyl acetate for enumerating viral-infected prokaryote cells in aquatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional responses of prokaryotes and viruses to grazer effects and nutrient additions in freshwater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Nagasaki</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529947v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazer effects on prokaryotes and viruses in a freshwater microcosm experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial growth efficiency in a tropical estuary: seasonal variability subsidized by allochthonous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanta Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chandramohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (4), pp.591-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9124-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Tungstate compounds as an alternative to uranyl acetate for enumerating viral-infected prokaryote cells in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">T. Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Personnic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Y. Tomaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikal Hedal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Nagasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (2), pp.209-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527477v1</w:t>
+                <w:t xml:space="preserve">hal-00529947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grazer effects on prokaryotes and viruses in a freshwater microcosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (2), pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikal Hedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phage bacteriolysis, protistan bacterivory potential, and bacterial production in a freshwater reservoir : Coupling with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Romagoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (1), pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,168 +3764,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Pavin: A pioneer site for ecological studies of freshwater viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin: History, biogeochemistry and sedimentology of a deep meromictic crater lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3838,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parvathi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeep Ram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampan Alok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neeraja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101796" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12102061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Van Thuoc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Nair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chandramohan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9124-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQRMCJ3L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tomaru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2026.126334" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-026-05020-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parvathi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeep Ram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampan Alok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neeraja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101796" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12102061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Van Thuoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00185" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Nair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chandramohan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9124-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQRMCJ3L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tomaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>