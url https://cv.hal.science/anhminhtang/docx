--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -861,1322 +861,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydro-mechanical behaviour of energy tunnel in unsaturated soils</w:t>
+                <w:t xml:space="preserve">A bounding surface model for anisotropic and structured soils under saturated and unsaturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinquan Liu</w:t>
+                <w:t xml:space="preserve">Bao-Lin Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2024.106012⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.106533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252239v1</w:t>
+                <w:t xml:space="preserve">hal-05252209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Emerging technologies and applications for Green Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuong Ha-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107324⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.339-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.2024.11.5.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493773v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and microstructure of methane hydrate-bearing sandy sediment observed at various spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xiu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Xiu Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (14), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/stet/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Emerging technologies and applications for Green Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the mechanical properties of fine-grained soils - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Ha-Minh</w:t>
+                <w:t xml:space="preserve">Somenath Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhileshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.2024.11.5.339⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (12), pp.102863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220767v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounding surface model for anisotropic and structured soils under saturated and unsaturated conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhou</w:t>
+                <w:t xml:space="preserve">Effect of thermal cycles on sand-concrete interface under constant shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Rafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Salciarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106533⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2023-0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252209v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the mechanical properties of fine-grained soils - A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-hydro-mechanical behaviour of energy tunnel in unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhileshwar Singh</w:t>
+                <w:t xml:space="preserve">Jinquan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (12), pp.102863. </w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.106012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2024.106012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374980v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal cycles on sand-concrete interface under constant shear stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Rafai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Badinier</w:t>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Salciarini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.107324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2023-0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252251v1</w:t>
+                <w:t xml:space="preserve">hal-04493773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nouri</w:t>
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Noorzad</w:t>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.3683-3696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375124v1</w:t>
+                <w:t xml:space="preserve">hal-04375120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Noorzad</w:t>
+                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaibo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafu Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.105483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375120v1</w:t>
+                <w:t xml:space="preserve">hal-04375003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huafu Pei</w:t>
+                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375003v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
+                <w:t xml:space="preserve">A. Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375028v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating cyclopentane hydrate nucleation and growth using microfluidics</w:t>
               </w:r>
@@ -2286,572 +2286,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable environmental geotechnics practices for a green economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António José Roque</w:t>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Paleologos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Krishna Reddy</w:t>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.21.00091⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374973v1</w:t>
+                <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Sequential Data-Driven Long-Term Weather Forecasting Models’ Performance Comparison for Improving Offshore Operation and Maintenance Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Infield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.7233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15197233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905469v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Data-Driven Long-Term Weather Forecasting Models’ Performance Comparison for Improving Offshore Operation and Maintenance Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Pandit</w:t>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Astolfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Infield</w:t>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15197233⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.7489-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375140v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable environmental geotechnics practices for a green economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António José Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
+                <w:t xml:space="preserve">Evan Paleologos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nagel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Brendan O’kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krishna Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.7489-7501. </w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.68-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jenge.21.00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905361v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fines content on soil freezing characteristic curve of sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3019,77 +3019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite difference model for undefined end boundary to analyse the heat transfer in dry sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somenath Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devendra N Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,425 +3130,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New X-Ray Microtomography Setups and Optimal Scan Conditions to Investigate Methane Hydrate-Bearing Sand Microstructure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20190355⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053626v1</w:t>
+                <w:t xml:space="preserve">hal-03172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.507-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172481v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+                <w:t xml:space="preserve">New X-Ray Microtomography Setups and Optimal Scan Conditions to Investigate Methane Hydrate-Bearing Sand Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xiu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.507-524. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20190355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053589v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
               </w:r>
@@ -3573,64 +3573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3658,360 +3658,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-retention properties and microstructure changes of a bentonite pellet upon wetting/drying; application to radioactive waste disposal</w:t>
+                <w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokni Nadia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.199-209. </w:t>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.17.P.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879298v1</w:t>
+                <w:t xml:space="preserve">hal-02609888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t>
+                <w:t xml:space="preserve">Water-retention properties and microstructure changes of a bentonite pellet upon wetting/drying; application to radioactive waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yejiao Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokni Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.199-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.17.P.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609888v1</w:t>
+                <w:t xml:space="preserve">hal-02879298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4075,90 +4075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
@@ -4190,563 +4190,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial structural heterogeneity on long-term swelling behavior of MX80 bentonite pellet/powder mixtures</w:t>
+                <w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mokni</w:t>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0301⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045866v1</w:t>
+                <w:t xml:space="preserve">hal-02609887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t>
+                <w:t xml:space="preserve">Impact of initial structural heterogeneity on long-term swelling behavior of MX80 bentonite pellet/powder mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yejiao Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.1404-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609887v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of methane hydrate formation and dissociation in sand sediment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hautemayou</w:t>
+                <w:t xml:space="preserve">Modelling the long-term hydro-mechanical behaviour of a bentonite pellet/powder mixture with consideration of initial structural heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (7), pp.563-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.18.P.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171357v1</w:t>
+                <w:t xml:space="preserve">hal-02879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the long-term hydro-mechanical behaviour of a bentonite pellet/powder mixture with consideration of initial structural heterogeneities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Kinetics of methane hydrate formation and dissociation in sand sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xiu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hautemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (7), pp.563-580. </w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.18.P.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879326v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-elasto-plastic modeling of saturated clays under undrained conditions</w:t>
               </w:r>
@@ -4771,64 +4771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, 31 p. </w:t>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term thermo-mechanical behaviour of energy piles in clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanwangzi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (4), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4996,103 +4996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation on methane hydrate morphologies and pore habits in sandy sediment using synchrotron X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.104646. </w:t>
@@ -5124,732 +5124,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of freeze-thaw cycles on mechanical strength of lime-treated fine-grained soils</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh Hang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Shengshi Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ferber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamer Ozturk</w:t>
+                <w:t xml:space="preserve">Xiaozhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2019.100281⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499372v1</w:t>
+                <w:t xml:space="preserve">hal-02877008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of water retention, compressibility and swelling properties of a pellet/powder bentonite mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879232v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict the elastic properties of gas hydrate-bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nguyen-Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169, pp.154-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of water retention, compressibility and swelling properties of a pellet/powder bentonite mixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982177v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of freeze-thaw cycles on mechanical strength of lime-treated fine-grained soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Hang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengshi Dong</w:t>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaozhao Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Tamer Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.100281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2019.100281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877008v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil desiccation cracking by analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), pp.738-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5909,77 +5909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinkang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengshi Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.747-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6013,103 +6013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature cycle on mechanical properties of methane hydrate-bearing sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (4), pp.814-827. </w:t>
@@ -6141,243 +6141,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of a pellet/powder MX80 bentonite mixture using an infiltration column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Analysis of the structural changes of a pellet/powder bentonite mixture upon wetting by X-ray computed microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.18-25. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.164-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982129v1</w:t>
+                <w:t xml:space="preserve">hal-02130370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
@@ -6409,2742 +6409,2742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the structural changes of a pellet/powder bentonite mixture upon wetting by X-ray computed microtomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of a pellet/powder MX80 bentonite mixture using an infiltration column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.164-169. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130370v1</w:t>
+                <w:t xml:space="preserve">hal-01982129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778948v1</w:t>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modeling of heat flow and effective thermal conductivity of fractured media: Analytical and numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515958v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Aggregate size effect on the development of cementitious compounds in a lime-treated soil during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp 58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515976v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515964v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515873v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of heat flow and effective thermal conductivity of fractured media: Analytical and numerical methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515979v1</w:t>
+                <w:t xml:space="preserve">hal-01515958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effect on the development of cementitious compounds in a lime-treated soil during curing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 136, pp 58-66. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448173v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+                <w:t xml:space="preserve">In-depth characterisation of a mixture composed of powder/pellets MX80 bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-016-1137-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.538-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515962v1</w:t>
+                <w:t xml:space="preserve">hal-01515960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterisation of a mixture composed of powder/pellets MX80 bentonite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135, pp.538-546. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.871 - 889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-016-1137-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515960v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+                <w:t xml:space="preserve">Infiltration Column for Studying the Lateral Swell Behavior of Expansive Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.407-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20150151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271319v1</w:t>
+                <w:t xml:space="preserve">hal-01515792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental study on water evaporation from compacted clay using environmental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Kang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Qi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (8), pp.1293-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515818v1</w:t>
+                <w:t xml:space="preserve">hal-01515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The status of water in swelling shales: an insight from the water retention properties of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-016-1065-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515787v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface plasticity model for stiff clay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-015-0401-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515777v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effects of water and fines contents on the resilient modulus of the interlayer soil of railway substructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0341-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514384v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status of water in swelling shales: an insight from the water retention properties of the Callovo-Oxfordian claystone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on the shear strength of soils and the soil–structure interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-016-1065-2⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (7), pp.1186-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774681v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on water evaporation from compacted clay using environmental chamber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qiong Wang</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0415⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1875-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515811v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration Column for Studying the Lateral Swell Behavior of Expansive Clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A two-surface plasticity model for stiff clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.871 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-015-0401-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20150151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515792v1</w:t>
+                <w:t xml:space="preserve">hal-01515777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water and fines contents on the resilient modulus of the interlayer soil of railway substructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0341-0⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.878 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271097v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the shear strength of soils and the soil–structure interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (7), pp.1186-1194. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.1059-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515798v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+                <w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.190-303. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104941v1</w:t>
+                <w:t xml:space="preserve">hal-01271314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.190-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271314v1</w:t>
+                <w:t xml:space="preserve">hal-02104941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conduction and thermal conductivity of 3D cracked media</w:t>
               </w:r>
@@ -9169,51 +9169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9260,77 +9260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of conventional French railway sub-structure: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,64 +9403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of excavation damage on the thermo-hydro-mechanical properties of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,5522 +9518,5522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction effects in deep Callovo-Oxfordian claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and anisotropic swelling behaviour of compacted bentonite/sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geolett.14.00062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.126-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084227v1</w:t>
+                <w:t xml:space="preserve">hal-02611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mud pumping and interlayer creation phenomena in railway sub-structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Investigation of interlayer soil behaviour by field monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Canou</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lamas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa D’aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.12.016⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977809v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Physical Model for Studying the Migration of Fine Particles in the Railway Substructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (5), pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20130145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024405v1</w:t>
+                <w:t xml:space="preserve">hal-01111314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of water chemistry on the swelling pressure of a bentonite-based material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">A preliminary study on hydraulic resistance of bentonite/host-rock seal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Gui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.025⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (12), pp.997-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.13.P.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926946v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lime treatment on the microstructure and hydraulic conductivity of Héricourt clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Further insight into the microstructure of compacted bentonite-sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168 (168), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091529v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and anisotropic swelling behaviour of compacted bentonite/sand mixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611888v1</w:t>
+                <w:t xml:space="preserve">hal-01086495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interlayer soil behaviour by field monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Quyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sofia Costa D’aguiar</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.98-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01977802v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Model for Studying the Migration of Fine Particles in the Railway Substructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effects of lime treatment on the microstructure and hydraulic conductivity of Héricourt clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Danh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20130145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (5), pp.399-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111314v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study on hydraulic resistance of bentonite/host-rock seal interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Long-term effect of water chemistry on the swelling pressure of a bentonite-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.13.P.209⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111309v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight into the microstructure of compacted bentonite-sand mixture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084170v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of soil desiccation cracking using an environmental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Sheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Hong</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">an Ninh Ta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086495v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of energy piles in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.98-101</w:t>
+              <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111191v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fine particles on the hydraulic behavior of interlayer soil in railway substructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (7), pp.735-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cgj-2013-0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of energy piles in dry sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Time- and density-dependent microstructure features of compacted bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Neda Yavari</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (3)</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.657-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157494v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of soil desiccation cracking using an environmental chamber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">On the use of the similar media concept for scaling soil air permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiejun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">an Ninh Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157495v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and density-dependent microstructure features of compacted bentonite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the mechanical behaviour of a heat exchanger pile using physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei-Min Ye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.385-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0310-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111186v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the similar media concept for scaling soil air permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Investigation of the swelling behaviour of compacted bentonite-sand mixture by mock-up tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (12), pp.1399-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086487v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the mechanical behaviour of a heat exchanger pile using physical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Physical and microstructural impacts on the hydro-mechanical behaviour of Ypresian clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wouters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.385-398. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.172-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0310-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005344v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the swelling behaviour of compacted bentonite-sand mixture by mock-up tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Anisotropic thermal conductivity of natural Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Quyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.282-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111187v1</w:t>
+                <w:t xml:space="preserve">hal-01111299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and microstructural impacts on the hydro-mechanical behaviour of Ypresian clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suction effects in deep Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.P. Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Wouters</w:t>
+                <w:t xml:space="preserve">J. Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.038⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.14.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119445v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic thermal conductivity of natural Boom Clay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linh Quyen Dao</w:t>
+                <w:t xml:space="preserve">Investigating the mud pumping and interlayer creation phenomena in railway sub-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pore water chemical composition on the hydro-mechanical behavior of natural stiff clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">On the chemo-thermo-hydro-mechanical behaviour of geological and engineered barriers. Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.169-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926883v1</w:t>
+                <w:t xml:space="preserve">hal-00926954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of technological voids on the hydro-mechanical behaviour of compacted bentonite-sand mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The water retention properties of the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (64), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity and microstructure changes of compacted bentonite/sand mixture during hydration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun y Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164, pp.67-76. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.2952-2971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926873v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a large-scale infiltration column for studying the hydraulic conductivity of unsaturated fouled ballast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.54-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/GTJ20120099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression behavior of canadian oil sands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study on the hydro-mechanical behaviour of compacted bentonite/sand plug based on laboratory and field infiltration tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)gt.1943-5606.0000808⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946080v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the hydro-mechanical behaviour of compacted bentonite/sand plug based on laboratory and field infiltration tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Compression behavior of canadian oil sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Nauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (6), pp.969-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)gt.1943-5606.0000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926865v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemo-thermo-hydro-mechanical behaviour of geological and engineered barriers. Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Hydraulic conductivity and microstructure changes of compacted bentonite/sand mixture during hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926954v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water retention properties of the Callovo-Oxfordian Claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Wan</w:t>
+                <w:t xml:space="preserve">The effects of technological voids on the hydro-mechanical behaviour of compacted bentonite-sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.232-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.08.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01084192v1</w:t>
+                <w:t xml:space="preserve">hal-00829480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of fines and water contents on the mechanical behavior of interlayer soil in ancient railway sub-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (6), pp.868-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926922v1</w:t>
+                <w:t xml:space="preserve">hal-01977820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fines and water contents on the mechanical behavior of interlayer soil in ancient railway sub-structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">An insight into the unloading/reloading loops on the compression curve of natural stiff clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83-84, pp.343-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977820v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into the unloading/reloading loops on the compression curve of natural stiff clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Development of a Large-Scale Environmental Chamber for Investigating Soil Water Evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqi Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (6), pp.847-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20120142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926893v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Large-Scale Environmental Chamber for Investigating Soil Water Evaporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The thermal volume changes of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20120142⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-13-0369-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926880v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal volume changes of the Callovo-Oxfordian claystone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of fouled ballast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-13-0369-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zhejiang University Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4), pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1631/jzus.A1200337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084219v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of fouled ballast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Experimental study on water evaporation from sand using environmental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Danh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zhejiang University Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1631/jzus.A1200337⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977817v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on water evaporation from sand using environmental chamber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of soil-atmosphere interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ninh Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thanh Danh Tran</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.20-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943385v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of soil-atmosphere interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted bentonite/sand mixture based on the BExM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926900v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted bentonite/sand mixture based on the BExM model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of pore water chemical composition on the hydro-mechanical behavior of natural stiff clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.46-52. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926870v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory investigation of thermally induced pore pressures in the Callovo-Oxfordian Claystone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+                <w:t xml:space="preserve">Experimental study on the swelling behaviour of bentonite/claystone mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engeo.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803337v1</w:t>
+                <w:t xml:space="preserve">hal-00655761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the fouled ballast in ancient railway track substructure by large-scale triaxial tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Microstructural characterization of a Canadian oil sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Doan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.009⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (10), pp.1212-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T2012-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977826v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the swelling behaviour of bentonite/claystone mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engeo.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.11.T.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655761v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of a Canadian oil sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A laboratory investigation of thermally induced pore pressures in the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.112-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773092v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterisation of the fouled ballast in ancient railway track substructure by large-scale triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (3), pp.511-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.11.T.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772584v1</w:t>
+                <w:t xml:space="preserve">hal-01977826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit integration of a thermo-mechanical model for clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.13-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15079,77 +15079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on the Secondary Deformation of Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15203,1384 +15203,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oedometric compression and swelling behaviour of the Callovo-Oxfordia, argillite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+                <w:t xml:space="preserve">A Study of the Hydro-Mechanical Behaviour of Compacted Crushed Argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (3-4), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636861v1</w:t>
+                <w:t xml:space="preserve">hal-00574332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the hydraulic conductivity of Boom clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermal-mechanical behavior of compacted GMZ Bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Xin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.1065-1074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/T11-048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00629896v1</w:t>
+                <w:t xml:space="preserve">hal-00655766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hollow cylinder triaxial cell to study the behavior of geo-materials with low permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+                <w:t xml:space="preserve">Desiccation and cracking behaviour of clay layer from slurry state under wetting-drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.017⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00661194v1</w:t>
+                <w:t xml:space="preserve">hal-00629665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the air permeability as affected by compression of three French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Défossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (1-2), pp.171-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Swelling Pressure of Compacted Crushed-Callovo-Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1857-1866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Hydro-Mechanical Behaviour of Compacted Crushed Argillite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Study on the hydraulic conductivity of Boom clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.1461-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T11-048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574332v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-mechanical behavior of compacted GMZ Bentonite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Oedometric compression and swelling behaviour of the Callovo-Oxfordia, argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655766v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation and cracking behaviour of clay layer from slurry state under wetting-drying cycles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A new hollow cylinder triaxial cell to study the behavior of geo-materials with low permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00629665v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the stress-suction coupling in soils using an oedometer equipped with a high capacity tensiometer</w:t>
+                <w:t xml:space="preserve">Soil suction monitoring for landslides and slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Tinh Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">D.G. Toll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jorge Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">S.D.N. Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11709/011/0106-x⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/1470-9236/09-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661314v1</w:t>
+                <w:t xml:space="preserve">hal-00693305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil suction monitoring for landslides and slopes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the stress-suction coupling in soils using an oedometer equipped with a high capacity tensiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+                <w:t xml:space="preserve">Trung Tinh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.D. Evans</w:t>
+                <w:t xml:space="preserve">Juan Jorge Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.23-33. </w:t>
+              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.160-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/1470-9236/09-010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11709/011/0106-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693305v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the maximum soil aggregates size and cyclic wetting-drying on the stiffness of a lime-treated clayey soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (5), pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16739,103 +16739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux constitutifs de plate-forme ferroviaire ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134-135, pp.65-74</w:t>
@@ -16864,90 +16864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Hydro-mechanical Characterisation of Boom Clay at Essen and Mol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16998,90 +16998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the pore-water chemistry effects on the volume change behaviour of Boom clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17126,858 +17126,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the hydro-mechanical coupling behaviour of highly compacted expansive clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted expansive clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ninh Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11709-010-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628173v1</w:t>
+                <w:t xml:space="preserve">hal-00627364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays in radioactive waste disposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and strain evolution of remoulded COx argillite during saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (8), pp.1166-1171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627366v1</w:t>
+                <w:t xml:space="preserve">hal-00628185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mineralogy on the thermo-hydro-mechanical parameters of MX80 bentonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experiment evidence on the temperature dependence of desiccation cracking behavior of clayey soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 141 (3-4), pp.261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627347v1</w:t>
+                <w:t xml:space="preserve">hal-00539624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted expansive clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The coupled hydromechanical behaviour of compacted crushed Callovo-Oxfordian argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y.F Lu</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11709-010-0019-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627364v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain evolution of remoulded COx argillite during saturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effect of mineralogy on the thermo-hydro-mechanical parameters of MX80 bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628185v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment evidence on the temperature dependence of desiccation cracking behavior of clayey soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the hydro-mechanical coupling behaviour of highly compacted expansive clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539624v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupled hydromechanical behaviour of compacted crushed Callovo-Oxfordian argillite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Clays in radioactive waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.86-90. </w:t>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.111-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628179v1</w:t>
+                <w:t xml:space="preserve">hal-00627366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the osmotic technique of controlling suction with respect to temperature using a miniature tensiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Xin Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17996,1391 +17996,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Large Scale Infiltration Tank for Determination of the Hydraulic Properties of Expansive Clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modelling the thermo-mechanical volume change behaviour of compacted expansive clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Thiriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ102187⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (3), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.2009.59.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425559v1</w:t>
+                <w:t xml:space="preserve">hal-00377782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the time-dependent behaviour of Boom clay under thermo-mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tinh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (4), pp.319-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/geot.2009.59.4.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermo-mechanical volume change behaviour of compacted expansive clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Analysis of the railway heave induced by soil swelling at a site in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahel Szerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.2009.59.3.185⟩</w:t>
+              <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1-2), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377782v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the railway heave induced by soil swelling at a site in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Analysing the form of the confined uniaxial compression curve of various soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Marchadier</w:t>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Défossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (1-2), pp.68-77. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148 (3-4), pp.282-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381696v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the form of the confined uniaxial compression curve of various soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A method to predict the soil susceptibility to compaction of surface layers as a function of water content and bulk density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saffit-Hdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Défossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 148 (3-4), pp.282-290. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349363v1</w:t>
+                <w:t xml:space="preserve">hal-00540878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to predict the soil susceptibility to compaction of surface layers as a function of water content and bulk density</w:t>
+                <w:t xml:space="preserve">Experimental study on the cyclic resistance of a natural loess from Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Saffit-Hdadi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Terpereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp.421-429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540878v1</w:t>
+                <w:t xml:space="preserve">hal-00418903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the cyclic resistance of a natural loess from Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Large Scale Infiltration Tank for Determination of the Hydraulic Properties of Expansive Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ninh Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Karam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marchadier</w:t>
+                <w:t xml:space="preserve">Jérémy Thiriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (5), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ102187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418903v1</w:t>
+                <w:t xml:space="preserve">hal-00425559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring field soil suction using a miniature tensiometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Determining the unsaturated hydraulic conductivity of a compacted sand-bentonite mixture under constant volume and free-swell conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altin Theodore Mantho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Laure</w:t>
+                <w:t xml:space="preserve">Cyril Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ100769⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.S462-S471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204396v1</w:t>
+                <w:t xml:space="preserve">hal-00343508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the unsaturated hydraulic conductivity of a compacted sand-bentonite mixture under constant volume and free-swell conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A study on the thermal conductivity of compacted bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tinh Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343508v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the thermal conductivity of compacted bentonites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behaviour of a compacted swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trung Tinh Le</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.11.001⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.2008.58.1.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337024v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behaviour of a compacted swelling clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Monitoring field soil suction using a miniature tensiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altin Theodore Mantho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barnel</w:t>
+                <w:t xml:space="preserve">Emmanuel de Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (1), pp.45-54. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.2008.58.1.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ100769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250248v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a differential pressure transducer for the monitoring of soil volume change in cyclic triaxial test on unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duilio Marcial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Terpereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (3), pp.227-233. </w:t>
@@ -19418,77 +19418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isotropic cell for studying the thermo-mechanical behavior of unsaturated expansive clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (5), pp.341-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19522,90 +19522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suction effects in deep Boom clay block samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tinh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19652,64 +19652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling suction by vapour equilibrium technique at different temperatures, application to the determination of the water retention properties of MX80 clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (1), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19912,51 +19912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05505890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Dehghani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc01102c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.2024.11.5.339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lin Dai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Azhar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhileshwar Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102863" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Rafai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04372811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Estublier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Roque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Paleologos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O&#8217;kelly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Reddy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.21.00091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Pandit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Infield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190355" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Molinero Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokni Nadia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.17.P.291" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02171357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.P.110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hang Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozturk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2019.100281" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen-Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982177v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.11.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinkang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02504078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2019.02.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515979v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Huyen Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhamed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.11.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515960v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774681v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1065-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Song" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Qi Ding" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0415" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150151" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Vinh Duong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0341-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Vu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. To" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0575-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menaceur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.14.00062" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.12.016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3HM6SV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091529v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Tran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.07.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.01.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977802v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lamas-Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nam Trinh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa D&#8217;aguiar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2014.04.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q367G26D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111314v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20130145" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Gui Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Ye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.13.P.209" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084170v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.11.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0170" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sheng Tang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ninh Ta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111186v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhong Chen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.07.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0377" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119445v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Li" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wouters" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.038" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926883v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Phu Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Deng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.08.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926873v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nam Trinh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120099" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Doan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nauroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)gt.1943-5606.0000808" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.05.009" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926954v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084192v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ3ZF0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977820v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.10.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926893v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926880v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Song" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Ding" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120142" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084219v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohajerani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monfared" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-13-0369-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A1200337" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943385v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0155" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926900v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ninh Ta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.05.011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdokht Mohajerani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Monfared" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977826v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655761v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeo.2011.10.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773092v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Doan Dinh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhail" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-072" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.02.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629896v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-048" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661194v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V8QD4JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655750v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.01.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655766v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Xin Qian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629665v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tinh Le" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Munoz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709/011/0106-x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Toll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.N. Louren&#231;o" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Evans" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1470-9236/09-010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.SIP11.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655758v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655753v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628173v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00039" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627366v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00111" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00091" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627364v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-010-0019-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628185v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539624v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628179v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00086" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425559v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thiriat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ102187" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377786v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.4.319" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377782v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.3.185" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381696v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Szerman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchadier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.03.002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349363v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.10.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418903v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Karam" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Terpereau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204396v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Theodore Mantho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100769" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loiseau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.017" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337024v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.11.001" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2008.58.1.45" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149707v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Marcial" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100539" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100623" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204528v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.862" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177908v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T04-082" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05505890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Dehghani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc01102c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lin Dai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.2024.11.5.339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Azhar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhileshwar Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Rafai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salciarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04372811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Estublier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Pandit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Infield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Roque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Paleologos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O&#8217;kelly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Reddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.21.00091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Molinero Guerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokni Nadia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.17.P.291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.P.110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02171357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen-Sy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hang Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozturk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2019.100281" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinkang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02504078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2019.02.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Huyen Vu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhamed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515960v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150151" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Song" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Qi Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0415" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1065-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Vinh Duong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0341-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Vu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. To" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0575-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.01.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lamas-Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nam Trinh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa D&#8217;aguiar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2014.04.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q367G26D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20130145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Gui Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Ye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.13.P.209" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.11.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Tran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.07.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926946v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157495v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sheng Tang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ninh Ta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0170" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhong Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.07.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wouters" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.038" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menaceur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.14.00062" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.12.016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3HM6SV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084192v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ3ZF0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nam Trinh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120099" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926865v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.05.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Doan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nauroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)gt.1943-5606.0000808" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829480v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.10.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926893v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Phu Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Ding" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120142" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohajerani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monfared" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-13-0369-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977817v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A1200337" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ninh Ta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926870v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.05.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Deng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.08.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655761v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeo.2011.10.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773092v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Doan Dinh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhail" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-072" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdokht Mohajerani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Monfared" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977826v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.02.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.01.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Xin Qian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629665v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629896v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-048" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636861v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.016" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661194v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V8QD4JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Toll" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.N. Louren&#231;o" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Evans" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1470-9236/09-010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661314v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tinh Le" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Munoz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709/011/0106-x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.SIP11.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655758v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655753v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627364v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F Lu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-010-0019-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539624v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628179v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00091" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628173v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00039" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00111" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.3.185" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377786v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.4.319" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381696v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Szerman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchadier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.03.002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349363v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.10.012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418903v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Karam" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Terpereau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425559v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thiriat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ102187" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343508v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loiseau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337024v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.11.001" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2008.58.1.45" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Theodore Mantho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100769" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149707v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Marcial" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100539" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100623" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204528v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.862" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177908v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T04-082" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>