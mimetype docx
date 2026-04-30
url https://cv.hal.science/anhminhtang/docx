--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -861,144 +861,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounding surface model for anisotropic and structured soils under saturated and unsaturated conditions</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and microstructure of methane hydrate-bearing sandy sediment observed at various spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Lin Dai</w:t>
+                <w:t xml:space="preserve">Thi Xiu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 173, pp.106533. </w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (14), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/stet/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252209v1</w:t>
+                <w:t xml:space="preserve">hal-04955475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Emerging technologies and applications for Green Infrastructure</w:t>
               </w:r>
@@ -1069,161 +1086,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and microstructure of methane hydrate-bearing sandy sediment observed at various spatial scales</w:t>
+                <w:t xml:space="preserve">A bounding surface model for anisotropic and structured soils under saturated and unsaturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Xiu Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Bao-Lin Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Broseta</w:t>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (14), pp.14. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.106533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/stet/2024012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955475v1</w:t>
+                <w:t xml:space="preserve">hal-05252209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the mechanical properties of fine-grained soils - A review</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydro-mechanical behaviour of energy tunnel in unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinquan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1688,495 +1688,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Noorzad</w:t>
+                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaibo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafu Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.105483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375120v1</w:t>
+                <w:t xml:space="preserve">hal-04375003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huafu Pei</w:t>
+                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375003v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
+                <w:t xml:space="preserve">A. Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375028v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nouri</w:t>
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Noorzad</w:t>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.3683-3696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375124v1</w:t>
+                <w:t xml:space="preserve">hal-04375120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating cyclopentane hydrate nucleation and growth using microfluidics</w:t>
               </w:r>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fines content on soil freezing characteristic curve of sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,90 +3400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New X-Ray Microtomography Setups and Optimal Scan Conditions to Investigate Methane Hydrate-Bearing Sand Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3528,771 +3528,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Du Than</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879312v1</w:t>
+                <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609888v1</w:t>
+                <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-retention properties and microstructure changes of a bentonite pellet upon wetting/drying; application to radioactive waste disposal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mokni Nadia</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.17.P.291⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879298v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+                <w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874648v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+                <w:t xml:space="preserve">Water-retention properties and microstructure changes of a bentonite pellet upon wetting/drying; application to radioactive waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokni Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.199-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.17.P.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053646v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t>
@@ -4324,429 +4324,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial structural heterogeneity on long-term swelling behavior of MX80 bentonite pellet/powder mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+                <w:t xml:space="preserve">Kinetics of methane hydrate formation and dissociation in sand sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mokni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hautemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0301⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045866v1</w:t>
+                <w:t xml:space="preserve">hal-02171357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the long-term hydro-mechanical behaviour of a bentonite pellet/powder mixture with consideration of initial structural heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Impact of initial structural heterogeneity on long-term swelling behavior of MX80 bentonite pellet/powder mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.1404-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.18.P.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879326v1</w:t>
+                <w:t xml:space="preserve">hal-03045866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of methane hydrate formation and dissociation in sand sediment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hautemayou</w:t>
+                <w:t xml:space="preserve">Modelling the long-term hydro-mechanical behaviour of a bentonite pellet/powder mixture with consideration of initial structural heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.100103. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (7), pp.563-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.18.P.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171357v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-elasto-plastic modeling of saturated clays under undrained conditions</w:t>
               </w:r>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4996,90 +4996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation on methane hydrate morphologies and pore habits in sandy sediment using synchrotron X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5124,719 +5124,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
+                <w:t xml:space="preserve">Effect of freeze-thaw cycles on mechanical strength of lime-treated fine-grained soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengshi Dong</w:t>
+                <w:t xml:space="preserve">Thi Thanh Hang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaozhao Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamer Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.100281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2019.100281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877008v2</w:t>
+                <w:t xml:space="preserve">hal-02499372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of water retention, compressibility and swelling properties of a pellet/powder bentonite mixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982177v1</w:t>
+                <w:t xml:space="preserve">hal-02879232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict the elastic properties of gas hydrate-bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nguyen-Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169, pp.154-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengshi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879232v1</w:t>
+                <w:t xml:space="preserve">hal-02877008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of freeze-thaw cycles on mechanical strength of lime-treated fine-grained soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Characterization of water retention, compressibility and swelling properties of a pellet/powder bentonite mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamer Ozturk</w:t>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.100281. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2019.100281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499372v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil desiccation cracking by analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengshi Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.747-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6013,103 +6013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature cycle on mechanical properties of methane hydrate-bearing sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xiu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (4), pp.814-827. </w:t>
@@ -6141,2087 +6141,2087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the structural changes of a pellet/powder bentonite mixture upon wetting by X-ray computed microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of a pellet/powder MX80 bentonite mixture using an infiltration column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.164-169. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130370v1</w:t>
+                <w:t xml:space="preserve">hal-01982129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+                <w:t xml:space="preserve">Analysis of the structural changes of a pellet/powder bentonite mixture upon wetting by X-ray computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.164-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+                <w:t xml:space="preserve">hal-02130370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of a pellet/powder MX80 bentonite mixture using an infiltration column</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.18-25. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982129v1</w:t>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+                <w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515873v1</w:t>
+                <w:t xml:space="preserve">hal-01515958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of heat flow and effective thermal conductivity of fractured media: Analytical and numerical methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515979v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effect on the development of cementitious compounds in a lime-treated soil during curing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448173v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515976v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+                <w:t xml:space="preserve">Modeling of heat flow and effective thermal conductivity of fractured media: Analytical and numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amade Pouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515964v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Aggregate size effect on the development of cementitious compounds in a lime-treated soil during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp 58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515958v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778948v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterisation of a mixture composed of powder/pellets MX80 bentonite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.030⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.871 - 889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-016-1137-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515960v2</w:t>
+                <w:t xml:space="preserve">hal-01515962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">In-depth characterisation of a mixture composed of powder/pellets MX80 bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Molinero Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (4), pp.871 - 889. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.538-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-016-1137-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515962v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration Column for Studying the Lateral Swell Behavior of Expansive Clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Saba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20150151⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515792v1</w:t>
+                <w:t xml:space="preserve">hal-01514384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on water evaporation from compacted clay using environmental chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infiltration Column for Studying the Lateral Swell Behavior of Expansive Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Kang Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0415⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.407-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20150151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515811v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status of water in swelling shales: an insight from the water retention properties of the Callovo-Oxfordian claystone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Experimental study on water evaporation from compacted clay using environmental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Kang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Qi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-016-1065-2⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (8), pp.1293-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774681v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">The status of water in swelling shales: an insight from the water retention properties of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-016-1065-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514384v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water and fines contents on the resilient modulus of the interlayer soil of railway substructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,64 +8415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.871 - 885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8792,51 +8792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,103 +8883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9013,64 +9013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of conventional French railway sub-structure: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,51 +9403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of excavation damage on the thermo-hydro-mechanical properties of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,346 +9518,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and anisotropic swelling behaviour of compacted bentonite/sand mixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Long-term effect of water chemistry on the swelling pressure of a bentonite-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611888v1</w:t>
+                <w:t xml:space="preserve">hal-00926946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interlayer soil behaviour by field monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01977802v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Model for Studying the Migration of Fine Particles in the Railway Substructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,1131 +9854,1178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (5), pp.895-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/GTJ20130145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study on hydraulic resistance of bentonite/host-rock seal interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Gui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (12), pp.997-1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/geot.13.P.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight into the microstructure of compacted bentonite-sand mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084170v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Hong</w:t>
+                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Quyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Collin</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.98-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086495v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Further insight into the microstructure of compacted bentonite-sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168 (168), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111191v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lime treatment on the microstructure and hydraulic conductivity of Héricourt clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Danh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (5), pp.399-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of water chemistry on the swelling pressure of a bentonite-based material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Investigation of interlayer soil behaviour by field monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lamas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa D’aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neda Yavari</w:t>
+                <w:t xml:space="preserve">Microstructure and anisotropic swelling behaviour of compacted bentonite/sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.126-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024405v1</w:t>
+                <w:t xml:space="preserve">hal-02611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of soil desiccation cracking using an environmental chamber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Effect of fine particles on the hydraulic behavior of interlayer soil in railway substructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">an Ninh Ta</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (7), pp.735-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2013-0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157495v1</w:t>
+                <w:t xml:space="preserve">hal-01111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of energy piles in dry sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Kalantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11031,269 +11053,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fine particles on the hydraulic behavior of interlayer soil in railway substructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Investigation of soil desiccation cracking using an environmental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Sheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Calon</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Ninh Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111160v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and density-dependent microstructure features of compacted bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (4), pp.657-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11357,51 +11357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xunhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235, pp.154-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11552,90 +11552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the swelling behaviour of compacted bentonite-sand mixture by mock-up tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (12), pp.1399-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11682,51 +11682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and microstructural impacts on the hydro-mechanical behaviour of Ypresian clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11799,90 +11799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermal conductivity of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11924,51 +11924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suction effects in deep Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,51 +12054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the mud pumping and interlayer creation phenomena in railway sub-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12181,1012 +12181,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemo-thermo-hydro-mechanical behaviour of geological and engineered barriers. Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">The effects of technological voids on the hydro-mechanical behaviour of compacted bentonite-sand mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.232-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926954v1</w:t>
+                <w:t xml:space="preserve">hal-00829480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water retention properties of the Callovo-Oxfordian Claystone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Hydraulic conductivity and microstructure changes of compacted bentonite/sand mixture during hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (64), pp.96-104. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084192v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">The water retention properties of the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (64), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926922v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a large-scale infiltration column for studying the hydraulic conductivity of unsaturated fouled ballast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun y Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.2952-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20120099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the hydro-mechanical behaviour of compacted bentonite/sand plug based on laboratory and field infiltration tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong Wang</w:t>
+                <w:t xml:space="preserve">Development of a large-scale infiltration column for studying the hydraulic conductivity of unsaturated fouled ballast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Vinh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei-Min Ye</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.05.009⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20120099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926865v1</w:t>
+                <w:t xml:space="preserve">hal-00926842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression behavior of canadian oil sands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Nauroy</w:t>
+                <w:t xml:space="preserve">A comparative study on the hydro-mechanical behaviour of compacted bentonite/sand plug based on laboratory and field infiltration tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)gt.1943-5606.0000808⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946080v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity and microstructure changes of compacted bentonite/sand mixture during hydration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Compression behavior of canadian oil sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Nauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (6), pp.969-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)gt.1943-5606.0000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926873v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of technological voids on the hydro-mechanical behaviour of compacted bentonite-sand mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong Wang</w:t>
+                <w:t xml:space="preserve">On the chemo-thermo-hydro-mechanical behaviour of geological and engineered barriers. Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2013.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829480v1</w:t>
+                <w:t xml:space="preserve">hal-00926954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fines and water contents on the mechanical behavior of interlayer soil in ancient railway sub-structure</w:t>
               </w:r>
@@ -13198,64 +13198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13306,51 +13306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the unloading/reloading loops on the compression curve of natural stiff clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,51 +13427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Large-Scale Environmental Chamber for Investigating Soil Water Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13544,51 +13544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal volume changes of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mohajerani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13665,51 +13665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of fouled ballast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Vinh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,90 +13812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on water evaporation from sand using environmental chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Danh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13929,103 +13929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of soil-atmosphere interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Ninh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 165, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14050,103 +14050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted bentonite/sand mixture based on the BExM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14193,51 +14193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pore water chemical composition on the hydro-mechanical behavior of natural stiff clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14308,663 +14308,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the swelling behaviour of bentonite/claystone mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong Wang</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of a Canadian oil sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Doan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engeo.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (10), pp.1212-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T2012-072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655761v1</w:t>
+                <w:t xml:space="preserve">hal-00773092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of a Canadian oil sand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nauroy</w:t>
+                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Souhail</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (10), pp.1212-1220. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/T2012-072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/geot.11.T.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773092v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
+                <w:t xml:space="preserve">A laboratory investigation of thermally induced pore pressures in the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.112-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772584v1</w:t>
+                <w:t xml:space="preserve">hal-00803337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory investigation of thermally induced pore pressures in the Callovo-Oxfordian Claystone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+                <w:t xml:space="preserve">Mechanical characterisation of the fouled ballast in ancient railway track substructure by large-scale triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (3), pp.511-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803337v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the fouled ballast in ancient railway track substructure by large-scale triaxial tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Nam Trinh</w:t>
+                <w:t xml:space="preserve">Experimental study on the swelling behaviour of bentonite/claystone mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (3), pp.511-523. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2012.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engeo.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977826v1</w:t>
+                <w:t xml:space="preserve">hal-00655761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit integration of a thermo-mechanical model for clays</w:t>
               </w:r>
@@ -14976,51 +14976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15092,51 +15092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on the Secondary Deformation of Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15203,1328 +15203,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Hydro-Mechanical Behaviour of Compacted Crushed Argillite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+                <w:t xml:space="preserve">Study on the hydraulic conductivity of Boom clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.1461-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T11-048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574332v1</w:t>
+                <w:t xml:space="preserve">hal-00629896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-mechanical behavior of compacted GMZ Bentonite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Oedometric compression and swelling behaviour of the Callovo-Oxfordia, argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655766v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation and cracking behaviour of clay layer from slurry state under wetting-drying cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bin Shi</w:t>
+                <w:t xml:space="preserve">A new hollow cylinder triaxial cell to study the behavior of geo-materials with low permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdokht Mohajerani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629665v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the air permeability as affected by compression of three French soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal-mechanical behavior of compacted GMZ Bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Défossez</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Xin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Min Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.1065-1074</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578440v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Swelling Pressure of Compacted Crushed-Callovo-Oxfordian Claystone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Desiccation and cracking behaviour of clay layer from slurry state under wetting-drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655750v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the hydraulic conductivity of Boom clay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on the air permeability as affected by compression of three French soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Défossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.1461-1470. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/T11-048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629896v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oedometric compression and swelling behaviour of the Callovo-Oxfordia, argillite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Investigating the Swelling Pressure of Compacted Crushed-Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1857-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636861v1</w:t>
+                <w:t xml:space="preserve">hal-00655750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hollow cylinder triaxial cell to study the behavior of geo-materials with low permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A Study of the Hydro-Mechanical Behaviour of Compacted Crushed Argillite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (3-4), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2011.02.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00661194v1</w:t>
+                <w:t xml:space="preserve">hal-00574332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil suction monitoring for landslides and slopes</w:t>
+                <w:t xml:space="preserve">Studying the stress-suction coupling in soils using an oedometer equipped with a high capacity tensiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Toll</w:t>
+                <w:t xml:space="preserve">Trung Tinh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D.N. Lourenço</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F.D. Evans</w:t>
+                <w:t xml:space="preserve">Juan Jorge Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/1470-9236/09-010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11709/011/0106-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693305v1</w:t>
+                <w:t xml:space="preserve">hal-00661314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the stress-suction coupling in soils using an oedometer equipped with a high capacity tensiometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil suction monitoring for landslides and slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Toll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D.N. Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Tinh Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jorge Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">F.D. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.160-170. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.23-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11709/011/0106-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/1470-9236/09-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661314v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the maximum soil aggregates size and cyclic wetting-drying on the stiffness of a lime-treated clayey soil</w:t>
               </w:r>
@@ -16536,51 +16536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (5), pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16739,77 +16739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux constitutifs de plate-forme ferroviaire ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16890,51 +16890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17011,51 +17011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the pore-water chemistry effects on the volume change behaviour of Boom clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17126,321 +17126,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted expansive clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the hydro-mechanical coupling behaviour of highly compacted expansive clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y.F Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11709-010-0019-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627364v1</w:t>
+                <w:t xml:space="preserve">hal-00628173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain evolution of remoulded COx argillite during saturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Clays in radioactive waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628185v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment evidence on the temperature dependence of desiccation cracking behavior of clayey soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 141 (3-4), pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17465,103 +17435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled hydromechanical behaviour of compacted crushed Callovo-Oxfordian argillite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaosheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.86-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17608,51 +17578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mineralogy on the thermo-hydro-mechanical parameters of MX80 bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.91-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17680,304 +17650,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the hydro-mechanical coupling behaviour of highly compacted expansive clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the hydro-mechanical behaviour of compacted expansive clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ninh Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Architecture and Civil Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11709-010-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628173v1</w:t>
+                <w:t xml:space="preserve">hal-00627364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays in radioactive waste disposal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Stress and strain evolution of remoulded COx argillite during saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaosheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (8), pp.1166-1171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627366v1</w:t>
+                <w:t xml:space="preserve">hal-00628185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the osmotic technique of controlling suction with respect to temperature using a miniature tensiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Xin Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Min Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18015,51 +18015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermo-mechanical volume change behaviour of compacted expansive clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (3), pp.185-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18093,90 +18093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the time-dependent behaviour of Boom clay under thermo-mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tinh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18236,64 +18236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the railway heave induced by soil swelling at a site in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Nam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahel Szerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18366,77 +18366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the form of the confined uniaxial compression curve of various soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Défossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 148 (3-4), pp.282-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18483,77 +18483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to predict the soil susceptibility to compaction of surface layers as a function of water content and bulk density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saffit-Hdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18617,51 +18617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the cyclic resistance of a natural loess from Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18751,51 +18751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Ninh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Thiriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18842,90 +18842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the unsaturated hydraulic conductivity of a compacted sand-bentonite mixture under constant volume and free-swell conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.S462-S471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18972,64 +18972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the thermal conductivity of compacted bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tinh Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19076,51 +19076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behaviour of a compacted swelling clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19167,51 +19167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring field soil suction using a miniature tensiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19278,334 +19278,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a differential pressure transducer for the monitoring of soil volume change in cyclic triaxial test on unsaturated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A new isotropic cell for studying the thermo-mechanical behavior of unsaturated expansive clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (3), pp.227-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ100539⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ100623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149707v1</w:t>
+                <w:t xml:space="preserve">hal-00177240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new isotropic cell for studying the thermo-mechanical behavior of unsaturated expansive clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a differential pressure transducer for the monitoring of soil volume change in cyclic triaxial test on unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duilio Marcial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Terpereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (5), pp.341-348. </w:t>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.227-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ100623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ100539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177240v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suction effects in deep Boom clay block samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tinh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19665,51 +19665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling suction by vapour equilibrium technique at different temperatures, application to the determination of the water retention properties of MX80 clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (1), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19912,51 +19912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05505890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Dehghani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc01102c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lin Dai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.2024.11.5.339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Azhar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhileshwar Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Rafai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salciarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04372811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Estublier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Pandit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Infield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Roque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Paleologos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O&#8217;kelly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Reddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.21.00091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Molinero Guerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokni Nadia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.17.P.291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.P.110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02171357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.11.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen-Sy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hang Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozturk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2019.100281" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinkang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02504078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2019.02.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Huyen Vu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhamed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515960v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150151" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Song" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Qi Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0415" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1065-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Vinh Duong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0341-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Vu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. To" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0575-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.01.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lamas-Lopez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nam Trinh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa D&#8217;aguiar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2014.04.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q367G26D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20130145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Gui Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Ye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.13.P.209" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.11.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Tran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.07.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926946v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157495v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sheng Tang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ninh Ta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0170" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhong Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.07.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wouters" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.038" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menaceur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.14.00062" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.12.016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3HM6SV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084192v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ3ZF0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nam Trinh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120099" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926865v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.05.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Doan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nauroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)gt.1943-5606.0000808" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829480v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.10.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926893v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Phu Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Ding" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120142" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohajerani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monfared" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-13-0369-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977817v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A1200337" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ninh Ta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926870v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.05.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Deng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.08.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655761v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeo.2011.10.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773092v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Doan Dinh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhail" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-072" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdokht Mohajerani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Monfared" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977826v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.02.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.01.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Xin Qian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629665v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629896v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-048" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636861v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.016" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661194v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V8QD4JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Toll" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.N. Louren&#231;o" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Evans" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1470-9236/09-010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661314v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tinh Le" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Munoz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709/011/0106-x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.SIP11.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655758v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655753v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627364v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F Lu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-010-0019-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539624v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628179v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00091" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628173v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00039" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00111" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.3.185" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377786v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.4.319" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381696v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Szerman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchadier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.03.002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349363v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.10.012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418903v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Karam" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Terpereau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425559v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thiriat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ102187" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343508v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loiseau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337024v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.11.001" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2008.58.1.45" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Theodore Mantho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100769" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149707v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Marcial" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100539" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100623" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204528v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.862" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177908v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T04-082" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05406002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05505890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Dehghani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc01102c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha-Minh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.2024.11.5.339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lin Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106533" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Azhar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhileshwar Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Rafai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salciarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04372811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Estublier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Pandit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Infield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04374973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Roque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Paleologos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan O&#8217;kelly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Reddy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.21.00091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Molinero Guerra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokni Nadia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.17.P.291" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02171357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.P.110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hang Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozturk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2019.100281" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen-Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinkang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02504078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2019.02.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Huyen Vu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benhamed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.11.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515960v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150151" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515811v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Song" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Qi Ding" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0415" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1065-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Vinh Duong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0341-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Vu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. To" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0575-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926946v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111314v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20130145" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Gui Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Ye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.13.P.209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084170v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.11.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Danh Tran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.07.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lamas-Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nam Trinh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa D&#8217;aguiar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2014.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q367G26D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2014.01.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111160v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0170" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sheng Tang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ninh Ta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiejun Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhong Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.07.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wouters" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.038" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menaceur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.14.00062" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.12.016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3HM6SV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829480v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.02.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ3ZF0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926842v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nam Trinh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120099" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.05.009" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Doan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nauroy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)gt.1943-5606.0000808" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926954v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2013.10.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926893v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Phu Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Ding" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120142" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohajerani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monfared" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-13-0369-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977817v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A1200337" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2013-0155" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ninh Ta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926870v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.05.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Deng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.08.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Doan Dinh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhail" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdokht Mohajerani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Monfared" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977826v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2012.05.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655761v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeo.2011.10.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.02.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629896v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-048" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.016" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661194v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.02.017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V8QD4JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Xin Qian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655750v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.01.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tinh Le" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Munoz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709/011/0106-x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693305v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Toll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.N. Louren&#231;o" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Evans" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1470-9236/09-010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.SIP11.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655758v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00655753v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628173v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00039" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627366v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00111" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539624v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628179v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00091" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627364v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F Lu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-010-0019-0" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628185v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539580v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.3.185" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377786v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2009.59.4.319" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381696v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Szerman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchadier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.03.002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349363v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.10.012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418903v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Karam" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Terpereau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425559v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thiriat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ102187" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343508v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loiseau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337024v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.11.001" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250248v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2008.58.1.45" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Theodore Mantho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100769" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177240v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100623" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149707v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Marcial" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ100539" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204528v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.862" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177908v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T04-082" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>