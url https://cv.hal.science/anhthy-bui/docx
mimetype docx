--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
+                <w:t xml:space="preserve">Photon-gated foldaxane assembly/disassembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Chenhao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Grasser</w:t>
+                <w:t xml:space="preserve">Bappaditya Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (64), pp.8415-8418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cc03218g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594117v1</w:t>
+                <w:t xml:space="preserve">hal-04680820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-gated foldaxane assembly/disassembly</w:t>
+                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenhao Yao</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bappaditya Gole</w:t>
+                <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Huc</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (64), pp.8415-8418. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc03218g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680820v1</w:t>
+                <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Conjugated Trimers with Donor–Acceptor–Donor Structures for Photocatalytic Hydrogen Generation Application</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor photoluminescence from non-conjugated poly(3,4-dihydropyran) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,1,4,4-Tetracyanobutadiene-Functionalized Anthracenes: Regioselectivity of Cycloadditions in the Synthesis of Small Near-IR Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrinah Batsongo-Boulingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and unusual near-infrared luminescence of 1,1,4,4-tetracyanobutadiene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,304 +1172,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Initiated Free-Radical Polymerization by Homomolecular Triplet-Triplet Annihilation</w:t>
+                <w:t xml:space="preserve">Photochemical Upconversion in Water Using Cu(I) MLCT Excited States: Role of Energy Shuttling at the Micellar/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Awwad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">R. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny O. Danilov</w:t>
+                <w:t xml:space="preserve">S.G. Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix N. Castellano</w:t>
+                <w:t xml:space="preserve">F.N. Castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (11), pp.3071-3085. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.12557-12564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035995v1</w:t>
+                <w:t xml:space="preserve">hal-03158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Upconversion in Water Using Cu(I) MLCT Excited States: Role of Energy Shuttling at the Micellar/Water Interface</w:t>
+                <w:t xml:space="preserve">Visible-Light-Initiated Free-Radical Polymerization by Homomolecular Triplet-Triplet Annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fayad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nancy Awwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Shepard</w:t>
+                <w:t xml:space="preserve">Evgeny O. Danilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.N. Castellano</w:t>
+                <w:t xml:space="preserve">Felix N. Castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.12557-12564. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.3071-3085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158074v1</w:t>
+                <w:t xml:space="preserve">hal-03035995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted Charge-Transfer Antennae for Ultra-Bright Terbium(III) and Dysprosium(III) Bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon multiplexing bio-imaging using a combination of Eu- and Tb-bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel A. Truflandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERBIUM AND DYSPROSIUM COMPLEXES WITH OPTIMISED ANTENNA, USED AS LUMINESCENT MARKERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Gole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03218g" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Istif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinah Batsongo-Boulingui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Pokladek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09560h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Awwad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny O. Danilov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Castellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.08.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Shepard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Castellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03115f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A. Truflandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400847t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Gole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03218g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Istif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinah Batsongo-Boulingui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Pokladek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09560h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Shepard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Castellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Awwad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny O. Danilov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Castellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.08.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03115f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A. Truflandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400847t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>