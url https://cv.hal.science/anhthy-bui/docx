--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -1038,529 +1038,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and unusual near-infrared luminescence of 1,1,4,4-tetracyanobutadiene derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc09560h⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498790v1</w:t>
+                <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Upconversion in Water Using Cu(I) MLCT Excited States: Role of Energy Shuttling at the Micellar/Water Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Fayad</w:t>
+                <w:t xml:space="preserve">Visible-Light-Initiated Free-Radical Polymerization by Homomolecular Triplet-Triplet Annihilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Awwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.N. Castellano</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny O. Danilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix N. Castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02492⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.3071-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158074v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Initiated Free-Radical Polymerization by Homomolecular Triplet-Triplet Annihilation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization and unusual near-infrared luminescence of 1,1,4,4-tetracyanobutadiene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgeny O. Danilov</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix N. Castellano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.08.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (24), pp.3571-3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc09560h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035995v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+                <w:t xml:space="preserve">Photochemical Upconversion in Water Using Cu(I) MLCT Excited States: Role of Energy Shuttling at the Micellar/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">S.G. Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Curton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.N. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.12557-12564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533027v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted Charge-Transfer Antennae for Ultra-Bright Terbium(III) and Dysprosium(III) Bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,338 +1808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
+                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC02835K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (23), pp.7693 - 7696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526221v1</w:t>
+                <w:t xml:space="preserve">hal-01848473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
+                <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (23), pp.7693 - 7696. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.6005-6008 </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02835K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848473v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERBIUM AND DYSPROSIUM COMPLEXES WITH OPTIMISED ANTENNA, USED AS LUMINESCENT MARKERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Gole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03218g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Istif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinah Batsongo-Boulingui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Pokladek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09560h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Shepard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Castellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Awwad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny O. Danilov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Castellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.08.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03115f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A. Truflandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400847t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Gole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03218g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Istif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinah Batsongo-Boulingui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Pokladek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Awwad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny O. Danilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Castellano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09560h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fayad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Shepard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Castellano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03115f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A. Truflandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400847t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>