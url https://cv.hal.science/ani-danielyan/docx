--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -541,247 +541,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04607382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Vernier</w:t>
+                <w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066131v1</w:t>
+                <w:t xml:space="preserve">halshs-04714002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+                <w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04714002v1</w:t>
+                <w:t xml:space="preserve">hal-05066131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPPER INDUS EPIGRAPHIC AND PETROGLYPHIC COMPLEXES IN NORTHERN PAKISTAN: DIGITAL SURVEY PROGRESS REPORT (2022–2024) AND NEW TOOLS FOR ANALYSIS OF INSCRIPTIONS AND PETROGLYPHS</w:t>
               </w:r>
@@ -1711,191 +1711,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme et l’animal dans l’art rupestre de l’Ughtasar, Arménie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking the elusive goat: conspicuous and hidden petroglyph in a caldera in southern Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Walkling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Khechoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TransImage (ArScAn et Labex « Les passés dans le présent »), Des animaux et des dieux, des hommes et des animaux : images d’Orient et d’Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">XIX International Rock Art Conference (IFRAO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839353v1</w:t>
+                <w:t xml:space="preserve">hal-03835431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the elusive goat: conspicuous and hidden petroglyph in a caldera in southern Armenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’homme et l’animal dans l’art rupestre de l’Ughtasar, Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Khechoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference (IFRAO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Atelier TransImage (ArScAn et Labex « Les passés dans le présent »), Des animaux et des dieux, des hommes et des animaux : images d’Orient et d’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835431v1</w:t>
+                <w:t xml:space="preserve">hal-03839353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art studies in Armenia: case study of Ughtasar</w:t>
               </w:r>
@@ -2208,216 +2208,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t>
+                <w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073788v1</w:t>
+                <w:t xml:space="preserve">hal-05073762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t>
+                <w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073762v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°9, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°9, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5041,51 +5041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F90A1D2"/>
+    <w:nsid w:val="96CB1927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5272,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ani-danielyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1986-0719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256635846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khechoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Walkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Hovsepyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ani-danielyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1986-0719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256635846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khechoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Walkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Hovsepyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>