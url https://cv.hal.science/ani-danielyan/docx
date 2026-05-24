--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -321,467 +321,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t>
+                <w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+                <w:t xml:space="preserve">Olivier Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vernier</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066128v1</w:t>
+                <w:t xml:space="preserve">halshs-04607382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04607382v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brunet</w:t>
+                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04714002v1</w:t>
+                <w:t xml:space="preserve">hal-05066131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t>
+                <w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Bruneau</w:t>
+                <w:t xml:space="preserve">Olivier Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vernier</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066131v1</w:t>
+                <w:t xml:space="preserve">halshs-04714002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPPER INDUS EPIGRAPHIC AND PETROGLYPHIC COMPLEXES IN NORTHERN PAKISTAN: DIGITAL SURVEY PROGRESS REPORT (2022–2024) AND NEW TOOLS FOR ANALYSIS OF INSCRIPTIONS AND PETROGLYPHS</w:t>
               </w:r>
@@ -862,77 +862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new standardized dataset for Himalayan rock art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">News from the World, IFRAO Inter-Congress Symposium 2023 [online]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Rock Art Organizations (IFRAO), May 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -957,51 +957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du jeu de données HiRADa (Himalayan Rock Art Database)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,64 +1039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1147,64 +1147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,64 +1255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,191 +1711,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the elusive goat: conspicuous and hidden petroglyph in a caldera in southern Armenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’homme et l’animal dans l’art rupestre de l’Ughtasar, Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Khechoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference (IFRAO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Atelier TransImage (ArScAn et Labex « Les passés dans le présent »), Des animaux et des dieux, des hommes et des animaux : images d’Orient et d’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835431v1</w:t>
+                <w:t xml:space="preserve">hal-03839353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme et l’animal dans l’art rupestre de l’Ughtasar, Arménie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking the elusive goat: conspicuous and hidden petroglyph in a caldera in southern Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Walkling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Khechoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TransImage (ArScAn et Labex « Les passés dans le présent »), Des animaux et des dieux, des hommes et des animaux : images d’Orient et d’Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">XIX International Rock Art Conference (IFRAO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839353v1</w:t>
+                <w:t xml:space="preserve">hal-03835431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art studies in Armenia: case study of Ughtasar</w:t>
               </w:r>
@@ -2214,64 +2214,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,64 +2302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abram Pointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,64 +2403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,64 +2585,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,64 +2703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la saison 2022 de la Mission archéologique française en Asie centrale (MAFAC) en Ouzbékistan. La néolithisation en Ouzbékistan: la culture de Kel'teminar (VIIe-IVe mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhiddin Khudzhanazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,301 +3126,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abram Pointet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896561v1</w:t>
+                <w:t xml:space="preserve">halshs-05250337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-05250337v1</w:t>
+                <w:t xml:space="preserve">hal-03896561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la Mission Archéologique Française en Asie Centrale (MAFAC), Ouzbékistan, saison 2022 : « La néolithisation en Ouzbékistan : la culture de Kel'teminar (VIIe-IVe mill.) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmatulla Hoshimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,64 +3481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,103 +3603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3839,64 +3839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,64 +3957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFIL. Mission Archéologique Franco-Indienne au Ladakh. Franco-Indian Archaeological Mission in Ladakh. Rapport d’activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,64 +4075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,90 +4193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°8, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4298,90 +4298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°8, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmatulla Hoshimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,77 +4695,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into developments in Himalayan rock art research, 16th IATS (International Association for Tibetan Studies) Seminar, Session Archaeology of Tibet and the Himalayas: current research and further perspectives, Prague, July 3–9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4841,51 +4841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azbiddin Kholmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96CB1927"/>
+    <w:nsid w:val="950024B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5272,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ani-danielyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1986-0719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256635846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khechoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Walkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Hovsepyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ani-danielyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1986-0719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256635846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khechoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Walkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S. Badalyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Aghikyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Hovsepyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>