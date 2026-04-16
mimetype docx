--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2274,178 +2274,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Modes of Decision Making and Survival in Financial Markets</w:t>
+                <w:t xml:space="preserve">The Role of Ambiguity and Agent Heterogeneity for Environmental Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-TEA (Decision: Theory, Experiments, and Applications) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Heterogeneous Agents and the Macroeconomics of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifo Institute, Dec 2018, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086267v1</w:t>
+                <w:t xml:space="preserve">hal-02086198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ambiguity and Agent Heterogeneity for Environmental Policy</w:t>
+                <w:t xml:space="preserve">Heuristic Modes of Decision Making and Survival in Financial Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneous Agents and the Macroeconomics of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifo Institute, Dec 2018, Münich, Germany</w:t>
+              <w:t xml:space="preserve">D-TEA (Decision: Theory, Experiments, and Applications) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086198v1</w:t>
+                <w:t xml:space="preserve">hal-02086267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3273,51 +3273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005107v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2024.104944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quiggin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2018-0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dominiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09807-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09808-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eichberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.712.0283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA15328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Sciubba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007812500078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9254-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Barseghyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2010.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.10.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXWBM5W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02005501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005107v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2024.104944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quiggin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2018-0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dominiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09807-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09808-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eichberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.712.0283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA15328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Sciubba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007812500078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9254-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Barseghyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2010.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.10.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXWBM5W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02005501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>