--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -309,313 +309,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity and Awareness: A Coherent Multiple Priors Model</w:t>
+                <w:t xml:space="preserve">Special Issue on Ambiguity and Strategic Interactions in Honor of Jürgen Eichberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Grant</w:t>
+                <w:t xml:space="preserve">Adam Dominiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bejte-2018-0185⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (3-4), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-021-09807-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726359v1</w:t>
+                <w:t xml:space="preserve">hal-03720744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Ambiguity and Strategic Interactions in Honor of Jürgen Eichberger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pessimism and optimism towards new discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Dominiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 90 (3-4), pp.301-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-021-09807-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 90 (3-4), pp.321-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-021-09808-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720744v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pessimism and optimism towards new discoveries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Dominiak</w:t>
+                <w:t xml:space="preserve">Ambiguity and Awareness: A Coherent Multiple Priors Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90 (3-4), pp.321-370. </w:t>
+              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.571-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-021-09808-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bejte-2018-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722139v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Decision Theory. From the choice of actions to reasoning about theories</w:t>
               </w:r>
@@ -705,51 +705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Selection With Differential Financial Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (5), pp.1693-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2041,411 +2041,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Modes of Decision Making and Survival in Financial Markets</w:t>
+                <w:t xml:space="preserve">Intertemporal Portfolio Choice with Incorrect Beliefs and Aversion to Surprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations of Utility and Risk Conference (FUR), Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">2018 Risk, Uncertainty and Decision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086078v1</w:t>
+                <w:t xml:space="preserve">hal-02086151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertemporal Portfolio Choice with Incorrect Beliefs and Aversion to Surprise</w:t>
+                <w:t xml:space="preserve">Round Table A &amp;quot;Ambiguity in Dynamic Interactions&amp;quot; Organiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Risk, Uncertainty and Decision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">FUR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations of Utility and Risk Conference (FUR), Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086151v1</w:t>
+                <w:t xml:space="preserve">hal-01878857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round Table A &amp;quot;Ambiguity in Dynamic Interactions&amp;quot; Organiser</w:t>
+                <w:t xml:space="preserve">The Role of Ambiguity and Agent Heterogeneity for Environmental Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations of Utility and Risk Conference (FUR), Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Heterogeneous Agents and the Macroeconomics of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifo Institute, Dec 2018, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878857v1</w:t>
+                <w:t xml:space="preserve">hal-02086198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ambiguity and Agent Heterogeneity for Environmental Policy</w:t>
+                <w:t xml:space="preserve">Heuristic Modes of Decision Making and Survival in Financial Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneous Agents and the Macroeconomics of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifo Institute, Dec 2018, Münich, Germany</w:t>
+              <w:t xml:space="preserve">D-TEA (Decision: Theory, Experiments, and Applications) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086198v1</w:t>
+                <w:t xml:space="preserve">hal-02086267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Modes of Decision Making and Survival in Financial Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-TEA (Decision: Theory, Experiments, and Applications) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">FUR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations of Utility and Risk Conference (FUR), Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086267v1</w:t>
+                <w:t xml:space="preserve">hal-02086078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Market Equilibrium with Bounded Awareness 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,77 +2791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity and awareness: a coherent multiple priors model. *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplement to &amp;quot;Market Selection with Differential Financial Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2967,51 +2967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Selection with Differential Financial Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Guerdjikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quiggin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3273,51 +3273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005107v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2024.104944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quiggin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2018-0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dominiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09807-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09808-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eichberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.712.0283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA15328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Sciubba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007812500078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9254-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Barseghyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2010.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.10.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXWBM5W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02005501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005107v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2024.104944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dominiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09807-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09808-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quiggin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2018-0185" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eichberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.712.0283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA15328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Sciubba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007812500078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9254-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Barseghyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2010.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2007.10.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXWBM5W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02005501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>