--- v0 (2026-03-31)
+++ v1 (2026-05-02)
@@ -233,1004 +233,1371 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibration of nuclear spin states of CH4 at low temperatures</w:t>
+                <w:t xml:space="preserve">Spectroscopy and nuclear spin conversion of water embedded in rare gas solids at low temperature&amp;quot; Communication orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Michaut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">PEPS meeting "Spectroscopic and theoretical characterization of molecular clusters in the water vapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468252v1</w:t>
+                <w:t xml:space="preserve">hal-00603882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin conversion of a molecule of astrophysical interest in rare gas matrices: CH4 -Affiche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the nuclear spin conversion of CH4 in cryogenic matrices below 20 K - Affiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romanzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Michaut A. Lekic M. Bertin And J.-H. Fillion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Physics &amp; Chemistry Of Matrix-Isolated Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque PAMO-JSM (Physique Atomique, Moleculaire et Optique – Journée de Spectroscopie Moléculaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468248v1</w:t>
+                <w:t xml:space="preserve">hal-00526332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR investigation of the nuclear spin states equilibration of CH4 at low temperatures&amp;quot;- Affiche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear spin conversion of small hydrogenated molecules isolated in rare gas matrices: Astrophysical interest and laboratory studies - Communication orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Michaut</w:t>
+                <w:t xml:space="preserve">A. Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lekic</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIst Colloquium on High Resolution Molecular Spectroscopy, Castellamare di Stabia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Low Temperature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Erevan, Armenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468260v1</w:t>
+                <w:t xml:space="preserve">hal-00526329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin conversion of H2O and CH4 in rare gas matrices&amp;quot;- Affiche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibration of nuclear spin states of CH4 at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Michaut C. Pardanaud A. Lekic J. Stienlet J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Low Temperature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367799v1</w:t>
+                <w:t xml:space="preserve">hal-00468252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de spin nucléaire de petites molécules hydrogénées : Etudes de laboratoire et implication en astrophysique.</w:t>
+                <w:t xml:space="preserve">Nuclear spin conversion of a molecule of astrophysical interest in rare gas matrices: CH4 -Affiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
+                <w:t xml:space="preserve">X. Michaut A. Lekic M. Bertin And J.-H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du LPPM, Orsay, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Physics &amp; Chemistry Of Matrix-Isolated Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453589v1</w:t>
+                <w:t xml:space="preserve">hal-00468248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie et conversion de spin nucléaire de petites molécules en matrice de gaz rares - Communication orale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-IR investigation of the nuclear spin states equilibration of CH4 at low temperatures&amp;quot;- Affiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la division PAMO de la SPF- Journées de Spectroscopie Moléculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIst Colloquium on High Resolution Molecular Spectroscopy, Castellamare di Stabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.chemistry.20190905.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367797v1</w:t>
+                <w:t xml:space="preserve">hal-00468260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de spin nucléaire de petites molécules hydrogénées : Etudes de laboratoire et implication en astrophysique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
+                <w:t xml:space="preserve">Nuclear spin conversion of H2O and CH4 in rare gas matrices&amp;quot;- Affiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Michaut C. Pardanaud A. Lekic J. Stienlet J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du LPPM, Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Low Temperature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367808v1</w:t>
+                <w:t xml:space="preserve">hal-00367799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin conversion of a molecule of astrophysical interest in rare gas matrices : CH4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lekic J. Stienlet C. Pardanaud X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
+                <w:t xml:space="preserve">Conversion de spin nucléaire de petites molécules hydrogénées : Etudes de laboratoire et implication en astrophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France. pp.413</w:t>
+              <w:t xml:space="preserve">Séminaire interne du LPPM, Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367764v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin conversion in hydrogenated molecules at gas-solid interface - Affiche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lekic C. Pardanaud J. Stienlet X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
+                <w:t xml:space="preserve">Conversion de spin nucléaire de petites molécules hydrogénées : Etudes de laboratoire et implication en astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Molecular Universe : An International Meeting on Physics and Chemistry of the Interstellar Medium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du LPPM, Orsay, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367792v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Spin Conversion (NSC) in Hydrogenated Molecules : Experimental approaches and Astrophysical Implications</w:t>
+                <w:t xml:space="preserve">Spectroscopie et conversion de spin nucléaire de petites molécules en matrice de gaz rares - Communication orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Fillion X. Michaut M. Bertin A. Lekic</w:t>
+                <w:t xml:space="preserve">Michaut X. Pardanaud C. Stienlet J. Lekic A. Fillion J.-H. Vasserot A.-M. Abouaf-Marguin L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raymond N Bervely Sackler laboratory for Astrophysics - Observatory, Leiden University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque de la division PAMO de la SPF- Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468271v1</w:t>
+                <w:t xml:space="preserve">hal-00367797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la conversion de spin nucléaire à basse température de petites molécules hydrogénées d'intérêt astrophysique. Comportement en milieu condensé (matrices de gaz rare, glace), en phase gazeuse et à l'interface solide-gaz.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
+                <w:t xml:space="preserve">Nuclear spin conversion of a molecule of astrophysical interest in rare gas matrices : CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekic J. Stienlet C. Pardanaud X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du PIIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367806v1</w:t>
+                <w:t xml:space="preserve">hal-00367764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuclear spin conversion in hydrogenated molecules at gas-solid interface - Affiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lekic C. Pardanaud J. Stienlet X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Molecular Universe : An International Meeting on Physics and Chemistry of the Interstellar Medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Spin Conversion (NSC) in Hydrogenated Molecules : Experimental approaches and Astrophysical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Fillion X. Michaut M. Bertin A. Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raymond N Bervely Sackler laboratory for Astrophysics - Observatory, Leiden University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la conversion de spin nucléaire à basse température de petites molécules hydrogénées d'intérêt astrophysique. Comportement en milieu condensé (matrices de gaz rare, glace), en phase gazeuse et à l'interface solide-gaz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne du PIIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie IR et conversion de spin nucléaire de H2O et CH4 piégés en matrice de gaz rares&amp;quot; - Communication orale-(présentation X. Michaut)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abouaf-Marguin J.-H. Fillion X. Michaut A. Lekic C. Pardanaud J. Stienlet A.-M. Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du groupe de recherche COMOVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1240,91 +1607,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la conversion de spin nucléaire du méthane en matrices d'argon et de krypton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lekic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1334,114 +1701,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la conversion de spin nucléaire du méthane en matrices d'Argon et de Krypton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anica Lekic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00674704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1509,51 +1876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="440C3CA4"/>
+    <w:nsid w:val="5DF70DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1740,51 +2107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anica-lekic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin A.-M. Vasserot A. Lekic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T86WDPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut A. Lekic M. Bertin And J.-H. Fillion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20190905.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut C. Pardanaud A. Lekic J. Stienlet J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaut X. Pardanaud C. Stienlet J. Lekic A. Fillion J.-H. Vasserot A.-M. Abouaf-Marguin L." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic J. Stienlet C. Pardanaud X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic C. Pardanaud J. Stienlet X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion X. Michaut M. Bertin A. Lekic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin J.-H. Fillion X. Michaut A. Lekic C. Pardanaud J. Stienlet A.-M. Vasserot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lekic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anica-lekic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin A.-M. Vasserot A. Lekic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T86WDPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Michaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut A. Lekic M. Bertin And J.-H. Fillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20190905.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut C. Pardanaud A. Lekic J. Stienlet J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin J.-H. Fillion A. Lekic X. Michaut C. Pardanaud J. Stienlet A.-M. Vasserot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaut X. Pardanaud C. Stienlet J. Lekic A. Fillion J.-H. Vasserot A.-M. Abouaf-Marguin L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic J. Stienlet C. Pardanaud X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekic C. Pardanaud J. Stienlet X. Michaut J.-H. Fillion A.-M. Vasserot L. Abouaf-Marguin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion X. Michaut M. Bertin A. Lekic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouaf-Marguin J.-H. Fillion X. Michaut A. Lekic C. Pardanaud J. Stienlet A.-M. Vasserot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lekic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>