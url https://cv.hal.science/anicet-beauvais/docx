--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1871,390 +1871,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01419942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First 40Ar/39Ar dating of intense Late Palaeogene lateritic weathering in Peninsular India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Ngaye River alluvial sediments, Northern Cameroon: Geochemical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Désiré Ndjigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudlappa Jayananda</w:t>
+                <w:t xml:space="preserve">Soureiyatou Fadil-Djenabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 386, pp.126-137. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.164 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097320v1</w:t>
+                <w:t xml:space="preserve">ird-01419945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term incision dynamics of big rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">First 40Ar/39Ar dating of intense Late Palaeogene lateritic weathering in Peninsular India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudlappa Jayananda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 405, pp.74 - 84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 386, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097322v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Ngaye River alluvial sediments, Northern Cameroon: Geochemical constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Désiré Ndjigui</w:t>
+                <w:t xml:space="preserve">Very long-term incision dynamics of big rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100, pp.164 - 178. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405, pp.74 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01419945v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes, tempo, and spatial variability of Cenozoic cratonic denudation: The West African example</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9829E8B2"/>
+    <w:nsid w:val="497A8654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3493,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anicet-beauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114551014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2969-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nouazi Momo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ntchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tematio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Romuald Kenfack Nguemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Nkongho Ashukem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edima Roland Yana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yemefack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa J Jayananda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37303.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D967FLG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-D&#233;sir&#233; Ndjigui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soureiyatou Fadil-Djenabou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM1PG2KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;nocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF000996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -C. Parisot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090701305277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QVLBZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anicet-beauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114551014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2969-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nouazi Momo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ntchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tematio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Romuald Kenfack Nguemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Nkongho Ashukem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edima Roland Yana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yemefack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa J Jayananda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37303.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-D&#233;sir&#233; Ndjigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soureiyatou Fadil-Djenabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D967FLG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM1PG2KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;nocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF000996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -C. Parisot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090701305277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QVLBZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>