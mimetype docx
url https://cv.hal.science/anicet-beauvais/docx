--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1221,547 +1221,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term stability of passive margin escarpment constrained by 40 Ar-39 Ar dating of K-Mn oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic lateritic weathering and erosion history of Peninsular India from 40 Ar/ 39 Ar dating of supergene K-Mn oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudlappa J Jayananda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (4), pp.299-302. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Deciphering time-dependent processes in soil and weathering profile evolution, 446, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G37303.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01419633v1</w:t>
+                <w:t xml:space="preserve">ird-01419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic lateritic weathering and erosion history of Peninsular India from 40 Ar/ 39 Ar dating of supergene K-Mn oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J Bonnet</w:t>
+                <w:t xml:space="preserve">Distribution of duricrusted bauxites and laterites on the Bamiléké plateau (West Cameroon): Constraints from GIS mapping and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nouazi Momo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yemefack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mudlappa J Jayananda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.04.018⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01419899v1</w:t>
+                <w:t xml:space="preserve">ird-01419953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of duricrusted bauxites and laterites on the Bamiléké plateau (West Cameroon): Constraints from GIS mapping and geochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Tematio</w:t>
+                <w:t xml:space="preserve">Stabilization of large drainage basins over geological timescales : Cenozoic West Africa, hot spot swell growth and the Niger River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Christophoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140, pp.15-23. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1164-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01419953v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01419987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of large drainage basins over geological timescales : Cenozoic West Africa, hot spot swell growth and the Niger River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very long-term stability of passive margin escarpment constrained by 40 Ar-39 Ar dating of K-Mn oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Christophoul</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudlappa J Jayananda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.1164-1181. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), pp.299-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GC006169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G37303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01419987v1</w:t>
+                <w:t xml:space="preserve">ird-01419633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene cratonic erosion fluxes and landform evolution processes from regional regolith mapping (Burkina Faso, West Africa)</w:t>
               </w:r>
@@ -1988,273 +1988,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01419945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First 40Ar/39Ar dating of intense Late Palaeogene lateritic weathering in Peninsular India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+                <w:t xml:space="preserve">Very long-term incision dynamics of big rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mudlappa Jayananda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 386, pp.126-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 405, pp.74 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097320v1</w:t>
+                <w:t xml:space="preserve">hal-01097322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term incision dynamics of big rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">First 40Ar/39Ar dating of intense Late Palaeogene lateritic weathering in Peninsular India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudlappa Jayananda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 405, pp.74 - 84. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 386, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01097322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes, tempo, and spatial variability of Cenozoic cratonic denudation: The West African example</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497A8654"/>
+    <w:nsid w:val="AFEAB4D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3493,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anicet-beauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114551014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2969-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nouazi Momo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ntchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tematio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Romuald Kenfack Nguemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Nkongho Ashukem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edima Roland Yana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yemefack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa J Jayananda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37303.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-D&#233;sir&#233; Ndjigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soureiyatou Fadil-Djenabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D967FLG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM1PG2KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;nocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF000996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -C. Parisot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090701305277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QVLBZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anicet-beauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114551014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2969-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nouazi Momo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ntchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tematio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Romuald Kenfack Nguemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Nkongho Ashukem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edima Roland Yana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yemefack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.06.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa J Jayananda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.01.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37303.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-D&#233;sir&#233; Ndjigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soureiyatou Fadil-Djenabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D967FLG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM1PG2KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;nocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF000996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -C. Parisot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090701305277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QVLBZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>