--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -592,165 +592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Acadie des origines : mythes et figurations d’un parcours littéraire et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Falkert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une interprétation sociocognitive de l’évolution sémantique des emprunts lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analele Ştiinţifice ale Universităţii Alexandru Ioan Cuza din Iaşi, secţiunea III e Lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LVI, pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326728v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01341543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectologie perceptuelle : problèmes et perspectives</w:t>
               </w:r>
@@ -1695,84 +1695,153 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre und Miquelon : Sprachexterne Geschichte, soziolinguistische Aspekte und sprachliche Charakteristika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Falkert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weltsprache Französisch: Variation, Soziolinguistik, geographische Verbreitung. Handbuch für das Studium der Frankoromanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem, pp.325-338, 2026, 978-3-8382-2082-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1781,607 +1850,607 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement/Apprentissage de la variation en contextes pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.15-21, 2026, FrancophonieS, 978-2-336-57245-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et ruptures dans les espaces archipélagiques : l’exemple des Îles-de-la Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ksenija Djordjevic Léonard, Fabio Scetti et Jean Léo Léonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique insulaire : les avantages et les désavantages d’être une île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire européen du plurilinguisme, pp.267-290, 2024, 9782492327285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation phonétique du français parlé en Amérique du Nord : quel rapport entre recherche et approches didactiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprach- und Kulturkontaktphänomene in der Romania – Phénomènes de contact linguistique et culturel dans la Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accents régionaux francophones et enseignement de l’oral : quels enjeux pour la didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Falkert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre/Enseigner le français en contextes plurilingues : des réalités sociolinguistiques aux pratiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent québécois et son impact sur la compréhension du français parlé chez deux groupes d’apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique francophone - Carrefour culturel et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des accents régionaux francophones sur la compréhension du français parlé chez des apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation du français dans le monde. Quelle place dans l’enseignement?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre histoire de R. Remarques sur la variation du phonème /r/ dans le parler de Havre-Saint-Pierre (Côte-Nord).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les français d’ici: du discours d’autorité à la description des normes et des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora acadienne du Québec : entre reconquête identitaire et affirmation de la différence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités isolées en Amérique du Nord. Résistances et résiliences culturelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l’existence d’une compétence phraséologique chez l’apprenant de FLE. Une étude expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le lexique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2391,353 +2460,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: Neumann-Holzschuh, Ingrid/ Mitko, Julia (2018), Grammaire comparée des Français d’Acadie et de Louisiane. Avec un aperçu sur Terre-Neuve [Berlin/ Boston, De Gruyter, 2018]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux de langue et les marques d’usage dans quelques dictionnaires de français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: Lonergan, David, Acadie 72. Naissance de la modernité acadienne [Sudbury, Prise de parole, 2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: De Finney, James et al. (dir.), L’Acadie des origines : mythes et figurations d’un parcours littéraire et historique, [Sudbury, Prise de parole, 2011]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: Fortescue, Michael, Orientation systems of the North Pacific Rim [Copenhague, Museum Tusculanum Press, 2011]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Falkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2884,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614570v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02161586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04629498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02166581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614570v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02161586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04629498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02166581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>