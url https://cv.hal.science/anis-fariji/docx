--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -436,196 +436,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le Coran par coeur</w:t>
+                <w:t xml:space="preserve">Le substrat passionnel dans la transmission du Coran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.15049⟩</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.149-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.16175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279973v1</w:t>
+                <w:t xml:space="preserve">hal-03503261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le substrat passionnel dans la transmission du Coran</w:t>
+                <w:t xml:space="preserve">Apprendre le Coran par coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.149-172. </w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remmm.16175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tc.15049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503261v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouting the Qur’an: exuberance and playfulness in the &amp;lt;i&amp;gt;taḥzzabt&amp;lt;/i&amp;gt; – collective recitation – in Morocco</w:t>
               </w:r>
@@ -683,117 +683,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disque, agent d’une subversion intégrale de la musique de tradition orale. Exemple du monde arabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nous sommes façonnés par nos ouvertures autant que par nos passés&amp;quot; – Entretien avec Ahmed Essyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Essyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anisl.5442⟩</w:t>
+              <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La composition musicale et la Méditerranée, 24 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414331v1</w:t>
+                <w:t xml:space="preserve">hal-02179628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : La composition musicale et la Méditerranée</w:t>
               </w:r>
@@ -864,196 +865,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous sommes façonnés par nos ouvertures autant que par nos passés&amp;quot; – Entretien avec Ahmed Essyad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le maqām et la création musicale dans le sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La composition musicale et la Méditerranée, 24 (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12i8b⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179628v1</w:t>
+                <w:t xml:space="preserve">hal-02179622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maqām et la création musicale dans le sud de la Méditerranée</w:t>
+                <w:t xml:space="preserve">Le disque, agent d’une subversion intégrale de la musique de tradition orale. Exemple du monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Matérialisation, dématérialisation et circulations des musiques du Moyen-Orient, XIXe- XXIe siècles, 53, pp.25-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anisl.5442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12i8e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résurgences de la cantillation religieuse dans la musique contemporaine sud-méditerranéenne</w:t>
               </w:r>
@@ -1102,174 +1102,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;recto tono&amp;lt;/i&amp;gt; dans la récitation collective du Coran dite &amp;quot;lecture du &amp;lt;i&amp;gt;ḥizb&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Les figures multiples de l’hétérophonie dans la musique de Zad Moultaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Illusions polyphoniques : José Evangelista et l’hétérophonie, 27 (3), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042836ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652818v1</w:t>
+                <w:t xml:space="preserve">hal-01652856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures multiples de l’hétérophonie dans la musique de Zad Moultaka</w:t>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;recto tono&amp;lt;/i&amp;gt; dans la récitation collective du Coran dite &amp;quot;lecture du &amp;lt;i&amp;gt;ḥizb&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LII (2), pp.179-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1042836ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652856v1</w:t>
+                <w:t xml:space="preserve">hal-01652818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation et la labilité mélodique comme formes d’expression du sacré</w:t>
               </w:r>
@@ -1503,294 +1503,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Essyad et Zad Moultaka face à l’opéra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'opéra à la croisée des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ameille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'Opéra français XX-XXIe siècles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1277-1280, 2022, 9782213709918</w:t>
+              <w:t xml:space="preserve">Histoire de l'opéra français, de la Belle Epoque au monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666545v1</w:t>
+                <w:t xml:space="preserve">hal-04490025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coran par les sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shoot your face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'opéra à la croisée des cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Essyad et Zad Moultaka face à l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'opéra français, de la Belle Epoque au monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, 2022</w:t>
+              <w:t xml:space="preserve">Histoire de l'Opéra français XX-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1277-1280, 2022, 9782213709918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490025v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Subjectivities</w:t>
               </w:r>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/anis-fariji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanites.univ-lille.fr/arts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.7287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rajy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2020.1793683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.5442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8N85J6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i1b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Essyad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042836ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003008514-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zad Moultaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/filigrane/index.php?id=982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03345729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/anis-fariji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanites.univ-lille.fr/arts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.7287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rajy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2020.1793683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Essyad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i1b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.5442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8N85J6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042836ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003008514-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zad Moultaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/filigrane/index.php?id=982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03345729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>