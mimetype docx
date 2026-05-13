--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -683,209 +683,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous sommes façonnés par nos ouvertures autant que par nos passés&amp;quot; – Entretien avec Ahmed Essyad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial : La composition musicale et la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Fariji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Essyad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anis Fariji</w:t>
+                <w:t xml:space="preserve">Jean-Paul Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La composition musicale et la Méditerranée, 24 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12i8b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12i1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179628v1</w:t>
+                <w:t xml:space="preserve">hal-02179618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : La composition musicale et la Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nous sommes façonnés par nos ouvertures autant que par nos passés&amp;quot; – Entretien avec Ahmed Essyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Essyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La composition musicale et la Méditerranée, 24 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12i1b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12i8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179618v1</w:t>
+                <w:t xml:space="preserve">hal-02179628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maqām et la création musicale dans le sud de la Méditerranée</w:t>
               </w:r>
@@ -2067,186 +2067,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramaturgie, espace et fracture – entretien avec Zad Moultaka</w:t>
+                <w:t xml:space="preserve">La voix du sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Arts 8. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Rieffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace "sensible" de la dramaturgie musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.441-450, 2018, 978-2-343-15164-9</w:t>
+              <w:t xml:space="preserve">Al Musiqa : voix &amp; musiques du monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-41, 2018, 9782707199171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652870v1</w:t>
+                <w:t xml:space="preserve">hal-01652874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix du sacré</w:t>
+                <w:t xml:space="preserve">Dramaturgie, espace et fracture – entretien avec Zad Moultaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Véronique Rieffel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zad Moultaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arts 8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al Musiqa : voix &amp; musiques du monde arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-41, 2018, 9782707199171</w:t>
+              <w:t xml:space="preserve">L’espace "sensible" de la dramaturgie musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.441-450, 2018, 978-2-343-15164-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652874v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique contemporaine arabe</w:t>
               </w:r>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Hémon&amp;lt;/i&amp;gt;, une poétique de la fragilité [entretien avec Zad Moultaka l'opéra &amp;lt;i&amp;gt;Hémon&amp;lt;/i&amp;gt;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zad Moultaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://issuu.com/operanationaldurhin/docs/hemon_programme_def_p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2861,51 +2861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition et invention dans la composition musicale autour de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fariji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/anis-fariji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanites.univ-lille.fr/arts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.7287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rajy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2020.1793683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Essyad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i1b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.5442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8N85J6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042836ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003008514-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zad Moultaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/filigrane/index.php?id=982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03345729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/anis-fariji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanites.univ-lille.fr/arts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fariji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.7287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rajy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411912.2020.1793683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i1b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Essyad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i8e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.5442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8N85J6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042836ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003008514-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zad Moultaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/filigrane/index.php?id=982" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102344v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D'Hooge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01652847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03345729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>