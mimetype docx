--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -100,369 +100,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear programming for UAVs search path planning in livestock health monitoring</w:t>
+                <w:t xml:space="preserve">Delays in mempool - based blockchains under realistic conditions: case of narwhal and droneVet application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Benalaya</w:t>
+                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Adjih</w:t>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 240, pp.111232. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-026-01153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469819v1</w:t>
+                <w:t xml:space="preserve">hal-05472747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delays in mempool - based blockchains under realistic conditions: case of narwhal and droneVet application</w:t>
+                <w:t xml:space="preserve">Linear programming for UAVs search path planning in livestock health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
+                <w:t xml:space="preserve">Najoua Benalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Cedric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.111232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-026-01153-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472747v1</w:t>
+                <w:t xml:space="preserve">hal-05469819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay analysis of BFT consensus : case study of narwhal and bullshark protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 242, pp.108278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,51 +548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.138475-138508. </w:t>
@@ -643,51 +643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet of things-based healthcare systems: an overview of privacy-preserving mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Nabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Javed Masood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijanth Sagayan Asirvadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (10), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -994,64 +994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAVs trajectory optimization for data pick up and delivery with time window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1111,64 +1111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of recent extended variants of the traveling salesman and vehicle routing problems for Unmanned Aerial Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.66:1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,51 +1241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of information security and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.193-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.4639 - 4661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on priority-based centralized TDMA slot scheduling algorithm for Vehicular Ad hoc NETworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.124 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,64 +1553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), pp.169 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1683,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.139 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2008,51 +2008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and adaptive overlay for efficient forwarding in volunteer clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.217 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Haleem Abdel-Aty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Naufal Mohamad Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (12), pp.5201 - 5209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2242,77 +2242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2480,77 +2480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine to Machine Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (2), pp.175 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2578,273 +2578,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast overlay spanning trees in ad hoc networks : capacity bounds, protocol design and performance evaluation</w:t>
+                <w:t xml:space="preserve">Vehicle Ad Hoc networks: applications and related technical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Rodolakis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yasser Toor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.01.019⟩</w:t>
+              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.74 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2008.4625806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326466v1</w:t>
+                <w:t xml:space="preserve">hal-00930214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Ad Hoc networks: applications and related technical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicast overlay spanning trees in ad hoc networks : capacity bounds, protocol design and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Toor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (7), pp.1400 - 1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2008.4625806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00930214v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2996,103 +2996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay analysis of a mempool-based blockchain protocol under asymptotic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Agadir, Morocco. </w:t>
@@ -3124,351 +3124,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay analysis of the BFT blockchain data dissemination : case of narwhal protocol</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning approach for UAV search path planning in discrete time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
+                <w:t xml:space="preserve">Najoua Benalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th IEEE International Conference on Wireless and Mobile Computing, Networking And Communications (WiMob )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1437-1442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836074v1</w:t>
+                <w:t xml:space="preserve">hal-04836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning approach for UAV search path planning in discrete time and space</w:t>
+                <w:t xml:space="preserve">Delay analysis of the BFT blockchain data dissemination : case of narwhal protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Benalaya</w:t>
+                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th IEEE International Conference on Wireless and Mobile Computing, Networking And Communications (WiMob )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04836227v1</w:t>
+                <w:t xml:space="preserve">hal-04836074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary drone: blockchain-based system for cattle health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,103 +3515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on the opportunities of blockchain and UAVs in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Hwerbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najoua Benalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2022 - The 11th IFIP/IEEE international conference on performance evaluation and modeling in wired and wireless networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rome, Italy. pp.1-6, </w:t>
@@ -3649,77 +3649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV search path planning for livestock monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Benalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,248 +3890,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RINA-based security architecture for vehicular networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Event-B based approach for formal modelling and verification of smart contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWVSC 2019: 3rd International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-3750-9_7⟩</w:t>
+              <w:t xml:space="preserve">AINA 2020: 34th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.1303-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454401v1</w:t>
+                <w:t xml:space="preserve">hal-02928201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-B based approach for formal modelling and verification of smart contracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A RINA-based security architecture for vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2020: 34th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.1303-1318, </w:t>
+              <w:t xml:space="preserve">IWVSC 2019: 3rd International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.87-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-3750-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928201v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trust framework for centralized TDMA scheduling mechanism in Vehicular Ad hoc Networks</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDEc 2019: 4th International Conference on Digital Economy. Emerging Technologies and Business Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon. pp.133-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,64 +4494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTMS 2019 - 10th IFIP International Conference on New Technologies, Mobility and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Canary islands, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Laube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,352 +4709,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A security solution for V2V communication within VANETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TDMA scheduling strategies for vehicular ad hoc networks: from a distributed to a centralized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2018 : 10th Wireless Days conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.181 - 183, </w:t>
+              <w:t xml:space="preserve">SoftCOM 2018 - 26th International Conference on Software, Telecommunications and Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Split, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2018.8361716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2018.8555781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867393v1</w:t>
+                <w:t xml:space="preserve">hal-01864550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized multi-hop broadcast scheme for mesh networks with node failures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A security solution for V2V communication within VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamssa Hasrouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2018: IEEE/CIC International Conference on Communications in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.814 - 818, </w:t>
+              <w:t xml:space="preserve">WD 2018 : 10th Wireless Days conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.181 - 183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCChina.2018.8641157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2018.8361716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022698v1</w:t>
+                <w:t xml:space="preserve">hal-01867393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDMA scheduling strategies for vehicular ad hoc networks: from a distributed to a centralized approach</w:t>
+                <w:t xml:space="preserve">An optimized multi-hop broadcast scheme for mesh networks with node failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCOM 2018 - 26th International Conference on Software, Telecommunications and Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Split, Croatia. </w:t>
+              <w:t xml:space="preserve">ICCC 2018: IEEE/CIC International Conference on Communications in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.814 - 818, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2018.8555781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCChina.2018.8641157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864550v1</w:t>
+                <w:t xml:space="preserve">hal-02022698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCH-MAC: A Qos-aware Centralized Hybrid MAC protocol for Vehicular Ad Hoc NETworks</w:t>
               </w:r>
@@ -5066,64 +5066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA 2018: 32nd International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Krakow, Poland. pp.55 - 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWVSC 2016 : 2nd International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur, Malaysia. pp.85 - 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifa Fatiha Zain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azlan Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWVSC 2016 : 2nd International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur, Malaysia. pp.3 - 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5391,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Symposium on Network Computing and Applications (NCA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWVSC 2016 : 2nd International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur, Malaysia. pp.71 - 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5599,51 +5599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical small world overlay for efficient forwarding in volunteer clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA 2017 : IEEE 31st International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.236 - 243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5671,265 +5671,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link reliable and trust aware RPL routing protocol for Internet of Things</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sameh Elleuch</w:t>
+                <w:t xml:space="preserve">TDMA-aware Routing Protocol for Multi-hop Communications in Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2017 : 16th IEEE International Symposium on Network Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681446v1</w:t>
+                <w:t xml:space="preserve">hal-01441264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDMA-aware Routing Protocol for Multi-hop Communications in Vehicular Ad Hoc Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Link reliable and trust aware RPL routing protocol for Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCA 2017 : 16th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cambridge, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2017.8171360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441264v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a TDMA-based multi-hop communication scheme for reliable delivery of warning messages in vehicular networks</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC 2017 - 13th International Wireless Communications and Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Valencia Spain. pp.1029 - 1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6013,671 +6013,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Centralized TDMA based Scheduling Algorithm for Real-Time Communications in Vehicular Ad Hoc Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCom 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Split Croatia</w:t>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379219v1</w:t>
+                <w:t xml:space="preserve">hal-01410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrastructure-Free Slot Assignment Algorithm for Reliable Broadcast of Periodic Messages in Vehicular Ad hoc Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montréal Canada</w:t>
+              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379216v1</w:t>
+                <w:t xml:space="preserve">hal-01244802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the flexibility of network access control in the Recursive InterNetwork Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Grasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.559 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410069v1</w:t>
+                <w:t xml:space="preserve">hal-01431552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">A Novel Angle-based Clustering Algorithm for Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">IWVSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244802v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the flexibility of network access control in the Recursive InterNetwork Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Hrizi</w:t>
+                <w:t xml:space="preserve">An Infrastructure-Free Slot Assignment Algorithm for Reliable Broadcast of Periodic Messages in Vehicular Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Fall 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montréal Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431552v1</w:t>
+                <w:t xml:space="preserve">hal-01379216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Angle-based Clustering Algorithm for Vehicular Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">A Centralized TDMA based Scheduling Algorithm for Real-Time Communications in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWVSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur Malaysia</w:t>
+              <w:t xml:space="preserve">SoftCom 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Split Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379221v1</w:t>
+                <w:t xml:space="preserve">hal-01379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Road IDs to Enhance Clustering in Vehicular Ad hoc Networks</w:t>
               </w:r>
@@ -6702,64 +6702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC' 2015. International Wireless Communications &amp; Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,77 +6810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEC'2015 : IEEE Congress on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.994 - 1002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6908,135 +6908,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study of Unfairness and Oscillation in ETSI DCC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SFR: scalable forwarding with RINA for distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance Evalutaion and Modeling in Wired and Wireless networks PEMWN' 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOF 2015 : 6th International Conference on the Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211466v1</w:t>
+                <w:t xml:space="preserve">hal-01267174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-based authentication in V2V communications</w:t>
               </w:r>
@@ -7061,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTAP 2015 : 5th International Conference on Digital Information and Communication Technology and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.173 - 177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7133,131 +7129,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFR: scalable forwarding with RINA for distributed clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An empirical study of Unfairness and Oscillation in ETSI DCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOF 2015 : 6th International Conference on the Network of the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Performance Evalutaion and Modeling in Wired and Wireless networks PEMWN' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267174v1</w:t>
+                <w:t xml:space="preserve">hal-01211466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized trajectories of multi-robot deploying wireless sensor nodes</w:t>
               </w:r>
@@ -7282,51 +7282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7373,51 +7373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAR channel access mechanism : a study of a highway ramp car merge case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC: IEEE Wireless Communication and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.3040 - 3045, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2014 IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2594 - 2598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7832,64 +7832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based protocol structures in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Kirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSSIP 2014 : 21st International Conference on Systems, Signals and Image Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.183 - 186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7927,64 +7927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless sensor networks and efficient localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Kirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FICLOUD 2014 : International Conference on Future Internet of Things and Cloud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Barcelona, Spain. pp.98 - 100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8044,77 +8044,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWVSC 2014 : 1st International Workshop on Vehicular Adhoc Networks for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kuala Lumpur, Malaysia. pp.15 - 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8174,51 +8174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2013 - 20th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8367,620 +8367,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
+              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2012, Québec, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757344v1</w:t>
+                <w:t xml:space="preserve">hal-00757335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757335v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor-OSTR : novel energy-efficient dynamic TDMA frame size-based MAC protocol for wireless multi-hop sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD '12 : Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757302v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-OSTR : novel energy-efficient dynamic TDMA frame size-based MAC protocol for wireless multi-hop sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TAR channel access mechanism for VANET safety-critical situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD '12 : Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-3, </w:t>
+              <w:t xml:space="preserve">CIAS 2012: 4th International Conference on Intelligent and Advanced Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kuala Lumpur, Malaysia. pp.226 - 231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIAS.2012.6306192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787119v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAR channel access mechanism for VANET safety-critical situations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAS 2012: 4th International Conference on Intelligent and Advanced Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kuala Lumpur, Malaysia. pp.226 - 231, </w:t>
+              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIAS.2012.6306192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864215v1</w:t>
+                <w:t xml:space="preserve">hal-00757344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One shot slot TDMA-based reservation MAC protocol for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC '11 Spring : IEEE 73rd Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9040,51 +9040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisorn Lertsinsrubtavee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teerapat Sanguankotchakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9135,64 +9135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of HIPERLAN's EY-NPMA for traffic jam scenarios in VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST '10 : The 10th International Conference on Intelligent Transportation Systems Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9230,51 +9230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit and reserve (tar) : a coordinated channel access for IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9315,1269 +9315,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer live video streaming over mobile ad hoc network</w:t>
+                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobal Niraula</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Foued Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2009 : 5th ACM International Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354663v1</w:t>
+                <w:t xml:space="preserve">inria-00459386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable opportunistic broadcast in VANETs (R-OB-VAN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Peer-to-peer live video streaming over mobile ad hoc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobal Niraula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on Intelligent Transport Systems Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.382 - 387, </w:t>
+              <w:t xml:space="preserve">IWCMC 2009 : 5th ACM International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.1045 - 1050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1582379.1582609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355359v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliable opportunistic broadcast in VANETs (R-OB-VAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on Intelligent Transport Systems Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.382 - 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459386v1</w:t>
+                <w:t xml:space="preserve">hal-01355359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of the cost of routing protocol OLSR in a Vehicle Ad Hoc NETwork (VANET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
+              <w:t xml:space="preserve">VTC SPRING 2008 : IEEE 67th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.2986 - 2990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379599v1</w:t>
+                <w:t xml:space="preserve">hal-01326341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic broadcast in VANETs (OB-VAN) using active signaling for relays selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geonet : geo-networking for ITS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITS 2008 : 15th World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New York, United States. pp.3085 - 3089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373974v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394732v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DUMBO II: A V-2-I emergency network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manutsiri Chansutthirangkool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+              <w:t xml:space="preserve">AINTEC 2008 : 4th Asian Conference on Internet Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand. pp.37 - 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1503370.1503380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373149v1</w:t>
+                <w:t xml:space="preserve">hal-01326461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUMBO II: A V-2-I emergency network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison for VANETs : conventional routing vs an advanced opportunistic routing scheme using active signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlomiej Blaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINTEC 2008 : 4th Asian Conference on Internet Engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1503370.1503380⟩</w:t>
+              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hilton Phuket, Thailand. pp.288 - 293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326461v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison for VANETs : conventional routing vs an advanced opportunistic routing scheme using active signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Toulouse, France. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378618v1</w:t>
+                <w:t xml:space="preserve">hal-01394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of the cost of routing protocol OLSR in a Vehicle Ad Hoc NETwork (VANET)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC SPRING 2008 : IEEE 67th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.317⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326341v1</w:t>
+                <w:t xml:space="preserve">hal-01379599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geonet : geo-networking for ITS applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Opportunistic broadcast in VANETs (OB-VAN) using active signaling for relays selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlomiej Blaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2008 : 15th World Congress on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376592v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-of-service multicast overlay spanning tree algorithms for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Boudjit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10662,51 +10662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10751,321 +10751,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLSR improvement for distributed traffic applications</w:t>
+                <w:t xml:space="preserve">Ad hoc communication between intelligent vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual Mediterranean Ad Hoc Networking Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications - ITST 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000964v1</w:t>
+                <w:t xml:space="preserve">inria-00126674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc communication between intelligent vehicles</w:t>
+                <w:t xml:space="preserve">OLSR improvement for distributed traffic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications - ITST 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Annual Mediterranean Ad Hoc Networking Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Île de Porquerolles, France. pp.73-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-31173-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126674v1</w:t>
+                <w:t xml:space="preserve">inria-00000964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The second IFIP-TC6 NETWORKING Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11103,64 +11103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipoint relaying for flooding broadcast messages in mobile wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Hawaii International Conference on System Sciences (HICSS'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Maui, United States. pp.3866 - 3875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,90 +11185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol for Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11351,51 +11351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular Ad-hoc Networks for smart cities : second international workshop, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11439,51 +11439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular Ad-hoc Networks for smart cities : first international workshop, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,77 +11559,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast techniques for vehicular ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, pp.205-222, 2011, Transportation Issues, Policies and R&amp;D Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11667,51 +11667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicasting in mobile ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to wireless ad hoc networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.97 - 120, 2009, Computer Communications and Networks, 978-1-84800-327-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11790,77 +11790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11940,90 +11940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Distributed TDMA based MAC Protocol for Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12084,51 +12084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Augot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Boudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12167,90 +12167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advanced Configuration and Duplicate Address Detection mechanism for a multi-interface OLSR Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Boudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12298,77 +12298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplicate address detection and autoconfiguration in OLSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Boudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5475, INRIA. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12403,90 +12403,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the OLSR routing protocol with or without compromised nodes in the network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5494, INRIA. 2005, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12502,310 +12502,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071865v1</w:t>
+                <w:t xml:space="preserve">inria-00071581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071581v1</w:t>
+                <w:t xml:space="preserve">inria-00071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4260, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12840,64 +12840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipoint Relaying: An Efficient Technique for Flooding in Mobile Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3898, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12919,64 +12919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Mobile Ad-hoc Network Routing Protocols in Random Graph Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3835, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13167,51 +13167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Baccari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ghazzai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3595461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Nabha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lahbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06286-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Azrin B. M. Zulkifli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Javed Masood" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanth Sagayan Asirvadam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6100284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamssa Hasrouny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bassil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2019.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedellatif Samhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1756-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boulila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2018.097294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2017.01.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hrizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2017.089884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rida Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuki Yusoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Haleem Abdel-Aty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Naufal Mohamad Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2730-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2440374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmmc2246-137X.126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.01.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MW7XR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Toor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2008.4625806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dziri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.176115157.76814460/v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182480" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3750-9_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITN.2020100106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30874-2_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2018.8641157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2018.8555781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifa Fatiha Zain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elleuch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171360" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Grasa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211442v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Marzouk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113193" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333311" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Kirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-158-9_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Sayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402834" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2012.6306192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956519" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Sanguankotchakorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582609" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740291" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutsiri Chansutthirangkool" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740273" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sayah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.317" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31173-4_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Qayyum" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471622v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2001.995315" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-328-6_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Baccari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ghazzai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3595461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Nabha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lahbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06286-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Azrin B. M. Zulkifli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Javed Masood" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanth Sagayan Asirvadam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6100284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamssa Hasrouny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bassil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2019.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedellatif Samhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1756-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boulila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2018.097294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2017.01.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hrizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2017.089884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rida Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuki Yusoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Haleem Abdel-Aty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Naufal Mohamad Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2730-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2440374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmmc2246-137X.126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Toor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2008.4625806" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.01.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MW7XR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dziri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.176115157.76814460/v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182480" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3750-9_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITN.2020100106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30874-2_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2018.8555781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2018.8641157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifa Fatiha Zain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elleuch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Grasa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211442v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333311" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113193" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Marzouk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Kirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-158-9_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Sayadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402834" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2012.6306192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956519" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Sanguankotchakorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sayah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutsiri Chansutthirangkool" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503380" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740273" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740291" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31173-4_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Qayyum" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471622v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2001.995315" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-328-6_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>