--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2578,273 +2578,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Ad Hoc networks: applications and related technical issues</w:t>
+                <w:t xml:space="preserve">Multicast overlay spanning trees in ad hoc networks : capacity bounds, protocol design and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Toor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+                <w:t xml:space="preserve">Georgios Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMST.2008.4625806⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (7), pp.1400 - 1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930214v1</w:t>
+                <w:t xml:space="preserve">hal-01326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast overlay spanning trees in ad hoc networks : capacity bounds, protocol design and performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Rodolakis</w:t>
+                <w:t xml:space="preserve">Vehicle Ad Hoc networks: applications and related technical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.01.019⟩</w:t>
+              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.74 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2008.4625806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01326466v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6013,587 +6013,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">An Infrastructure-Free Slot Assignment Algorithm for Reliable Broadcast of Periodic Messages in Vehicular Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">VTC Fall 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410069v1</w:t>
+                <w:t xml:space="preserve">hal-01379216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">A Centralized TDMA based Scheduling Algorithm for Real-Time Communications in Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">SoftCom 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Split Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244802v1</w:t>
+                <w:t xml:space="preserve">hal-01379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the flexibility of network access control in the Recursive InterNetwork Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Hrizi</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431552v1</w:t>
+                <w:t xml:space="preserve">hal-01410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Angle-based Clustering Algorithm for Vehicular Ad Hoc Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWVSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur Malaysia</w:t>
+              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379221v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrastructure-Free Slot Assignment Algorithm for Reliable Broadcast of Periodic Messages in Vehicular Ad hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+                <w:t xml:space="preserve">Exploring the flexibility of network access control in the Recursive InterNetwork Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Grasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.559 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379216v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Centralized TDMA based Scheduling Algorithm for Real-Time Communications in Vehicular Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">A Novel Angle-based Clustering Algorithm for Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
@@ -6611,73 +6611,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCom 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Split Croatia</w:t>
+              <w:t xml:space="preserve">IWVSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kuala Lumpur Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379219v1</w:t>
+                <w:t xml:space="preserve">hal-01379221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Road IDs to Enhance Clustering in Vehicular Ad hoc Networks</w:t>
               </w:r>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOF 2015 : 6th International Conference on the Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7813,226 +7813,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based protocol structures in WSNs</w:t>
+                <w:t xml:space="preserve">Wireless sensor networks and efficient localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Kirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSSIP 2014 : 21st International Conference on Systems, Signals and Image Processing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FICLOUD 2014 : International Conference on Future Internet of Things and Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Barcelona, Spain. pp.98 - 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud.2014.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263230v1</w:t>
+                <w:t xml:space="preserve">hal-01332368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks and efficient localisation</w:t>
+                <w:t xml:space="preserve">Cluster-based protocol structures in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Kirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FICLOUD 2014 : International Conference on Future Internet of Things and Cloud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSSIP 2014 : 21st International Conference on Systems, Signals and Image Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.183 - 186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FiCloud.2014.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332368v1</w:t>
+                <w:t xml:space="preserve">hal-01263230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal strategy for collision-free slots allocations in Vehicular Ad-hoc NETworks</w:t>
               </w:r>
@@ -8367,594 +8367,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399012⟩</w:t>
+              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757335v1</w:t>
+                <w:t xml:space="preserve">hal-00757344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2012, Québec, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757302v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-OSTR : novel energy-efficient dynamic TDMA frame size-based MAC protocol for wireless multi-hop sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD '12 : Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787119v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAR channel access mechanism for VANET safety-critical situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+                <w:t xml:space="preserve">Sensor-OSTR : novel energy-efficient dynamic TDMA frame size-based MAC protocol for wireless multi-hop sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAS 2012: 4th International Conference on Intelligent and Advanced Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kuala Lumpur, Malaysia. pp.226 - 231, </w:t>
+              <w:t xml:space="preserve">WD '12 : Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIAS.2012.6306192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864215v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">TAR channel access mechanism for VANET safety-critical situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
+              <w:t xml:space="preserve">CIAS 2012: 4th International Conference on Intelligent and Advanced Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kuala Lumpur, Malaysia. pp.226 - 231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIAS.2012.6306192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757344v1</w:t>
+                <w:t xml:space="preserve">hal-00864215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One shot slot TDMA-based reservation MAC protocol for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,51 +9135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of HIPERLAN's EY-NPMA for traffic jam scenarios in VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9546,51 +9546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2009 : 9th International Conference on Intelligent Transport Systems Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.382 - 387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9618,940 +9618,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of the cost of routing protocol OLSR in a Vehicle Ad Hoc NETwork (VANET)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC SPRING 2008 : IEEE 67th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Toulouse, France. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326341v1</w:t>
+                <w:t xml:space="preserve">hal-01394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geonet : geo-networking for ITS applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2008 : 15th World Congress on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376592v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+                <w:t xml:space="preserve">Opportunistic broadcast in VANETs (OB-VAN) using active signaling for relays selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlomiej Blaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
+              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373149v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUMBO II: A V-2-I emergency network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of the cost of routing protocol OLSR in a Vehicle Ad Hoc NETwork (VANET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Toor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINTEC 2008 : 4th Asian Conference on Internet Engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1503370.1503380⟩</w:t>
+              <w:t xml:space="preserve">VTC SPRING 2008 : IEEE 67th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.2986 - 2990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326461v1</w:t>
+                <w:t xml:space="preserve">hal-01326341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison for VANETs : conventional routing vs an advanced opportunistic routing scheme using active signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geonet : geo-networking for ITS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasser Toor</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITS 2008 : 15th World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New York, United States. pp.3085 - 3089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394732v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+                <w:t xml:space="preserve">DUMBO II: A V-2-I emergency network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Kanchanasut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manutsiri Chansutthirangkool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">AINTEC 2008 : 4th Asian Conference on Internet Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand. pp.37 - 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1503370.1503380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379599v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic broadcast in VANETs (OB-VAN) using active signaling for relays selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Comparison for VANETs : conventional routing vs an advanced opportunistic routing scheme using active signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barlomiej Blaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2008 : 8th International Conference on Intelligent Transport System Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">, Oct 2008, Hilton Phuket, Thailand. pp.288 - 293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2008.4740273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373974v1</w:t>
+                <w:t xml:space="preserve">hal-01378618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-of-service multicast overlay spanning tree algorithms for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10751,321 +10751,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc communication between intelligent vehicles</w:t>
+                <w:t xml:space="preserve">OLSR improvement for distributed traffic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications - ITST 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Annual Mediterranean Ad Hoc Networking Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Île de Porquerolles, France. pp.73-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-31173-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126674v1</w:t>
+                <w:t xml:space="preserve">inria-00000964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLSR improvement for distributed traffic applications</w:t>
+                <w:t xml:space="preserve">Ad hoc communication between intelligent vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual Mediterranean Ad Hoc Networking Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications - ITST 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000964v1</w:t>
+                <w:t xml:space="preserve">inria-00126674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The second IFIP-TC6 NETWORKING Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11103,51 +11103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipoint relaying for flooding broadcast messages in mobile wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11185,51 +11185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol for Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,51 +11585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Toor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, pp.205-222, 2011, Transportation Issues, Policies and R&amp;D Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11790,51 +11790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12193,51 +12193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Boudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,77 +12613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12722,90 +12722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4260, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12840,51 +12840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipoint Relaying: An Efficient Technique for Flooding in Mobile Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12919,51 +12919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Mobile Ad-hoc Network Routing Protocols in Random Graph Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13167,51 +13167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Baccari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ghazzai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3595461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Nabha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lahbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06286-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Azrin B. M. Zulkifli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Javed Masood" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanth Sagayan Asirvadam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6100284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamssa Hasrouny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bassil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2019.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedellatif Samhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1756-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boulila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2018.097294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2017.01.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hrizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2017.089884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rida Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuki Yusoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Haleem Abdel-Aty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Naufal Mohamad Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2730-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2440374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmmc2246-137X.126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Toor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2008.4625806" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.01.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MW7XR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dziri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.176115157.76814460/v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182480" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3750-9_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITN.2020100106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30874-2_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2018.8555781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2018.8641157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifa Fatiha Zain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elleuch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Grasa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211442v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333311" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113193" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Marzouk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Kirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-158-9_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Sayadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402834" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2012.6306192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956519" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Sanguankotchakorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sayah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutsiri Chansutthirangkool" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503380" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740273" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740291" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31173-4_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Qayyum" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471622v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2001.995315" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-328-6_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05472747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hwerbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01153-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Benalaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Baccari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ghazzai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3595461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Nabha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lahbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-024-06286-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Azrin B. M. Zulkifli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Javed Masood" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanth Sagayan Asirvadam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6100284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones5020027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamssa Hasrouny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bassil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2019.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedellatif Samhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1756-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boulila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2018.097294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2017.01.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hrizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2017.089884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rida Bahloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zuki Yusoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Haleem Abdel-Aty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Naufal Mohamad Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2730-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2440374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmmc2246-137X.126" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rodolakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.01.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MW7XR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Toor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2008.4625806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dziri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.176115157.76814460/v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04836074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182480" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963871" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN56085.2022.9963839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE53228.2021.00021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3750-9_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITN.2020100106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30874-2_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Attia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2018.8555781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2018.8641157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifa Fatiha Zain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3503-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elleuch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Grasa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211442v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333311" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113193" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Marzouk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Kirci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-158-9_2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Sayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402834" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2012.6306192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956519" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Lertsinsrubtavee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Sanguankotchakorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1582379.1582609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740291" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sayah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376592v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutsiri Chansutthirangkool" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1503370.1503380" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740273" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Boudjit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1C77QQP3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouraoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31173-4_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Qayyum" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471622v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2001.995315" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-328-6_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071348v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Bhaskar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070513v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>