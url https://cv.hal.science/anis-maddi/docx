--- v0 (2026-03-23)
+++ v1 (2026-05-16)
@@ -66,976 +66,976 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'un biporte actif non réciproque, et accordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonreciprocal and tunable active acoustic scatterer</w:t>
+                <w:t xml:space="preserve">Direct experimental observation of total absorption and loss compensation using sound waves with complex frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0271074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05094875v1</w:t>
+                <w:t xml:space="preserve">hal-05155679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental observation of total absorption and loss compensation using sound waves with complex frequencies</w:t>
+                <w:t xml:space="preserve">A nonreciprocal and tunable active acoustic scatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0271074⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (5), pp.3814 - 3823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05155679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved measurement of acoustic density fluctuations using a phase-shifting Mach-Zehnder interferometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exact analog of the Hatano-Nelson model in one-dimensional continuous nonreciprocal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tetsushi Biwa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025537⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.L012061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.6.l012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963987v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact analog of the Hatano-Nelson model in one-dimensional continuous nonreciprocal systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time-resolved measurement of acoustic density fluctuations using a phase-shifting Mach-Zehnder interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eita Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsushi Biwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.6.l012061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (4), pp.2438-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615977v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen sound: An ultra-low frequency and ultra-broadband non-reciprocal acoustic absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.4028. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39727-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (24), pp.064012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04395161v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1293,51 +1293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Shoji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsushi Biwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maddi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pagneux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.l012061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05122239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LEMA1003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maddi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pagneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.l012061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Shoji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsushi Biwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025537" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39727-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05122239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LEMA1003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>