--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -763,252 +763,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
+                <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BodyNet 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM SIGCOMM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096503v1</w:t>
+                <w:t xml:space="preserve">hal-01030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
+                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BodyNet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030848v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t>
               </w:r>
@@ -2492,149 +2492,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la capacité et de la consommation énergétique dans les réseaux maillés sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. INSA de Lyon, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013ISAL0150⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01001979v1</w:t>
+                <w:t xml:space="preserve">tel-00921216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la capacité et de la consommation énergétique dans les réseaux maillés sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Autre. INSA de Lyon, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013ISAL0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00921216v1</w:t>
+                <w:t xml:space="preserve">tel-01001979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2789,51 +2789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supcom.mincom.tn/fr/index.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01001979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supcom.mincom.tn/fr/index.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01001979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>