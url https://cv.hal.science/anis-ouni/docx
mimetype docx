--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -763,252 +763,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
+                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BodyNet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030848v1</w:t>
+                <w:t xml:space="preserve">hal-01096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MAC Scheduling on Positioning Accuracy for Motion Capture with Ultra Wideband Body Area Networks</w:t>
+                <w:t xml:space="preserve">Impact of Mobility on Ranging Estimation using UltraWideband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BodyNet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCOMM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/icst.bodynets.2014.257113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096503v1</w:t>
+                <w:t xml:space="preserve">hal-01030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t>
               </w:r>
@@ -2072,211 +2072,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531094v1</w:t>
+                <w:t xml:space="preserve">inria-00529070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t>
+                <w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00529070v2</w:t>
+                <w:t xml:space="preserve">inria-00531094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t>
               </w:r>
@@ -2789,51 +2789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supcom.mincom.tn/fr/index.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01001979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-lyon.fr/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supcom.mincom.tn/fr/index.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hamie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goursaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.bodynets.2014.257113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00921216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01001979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>