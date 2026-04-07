--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -159,51 +159,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, pp.589-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xlm0001513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -710,2541 +710,2541 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasound imaging can track subtle reading disfluencies: Insights from reading children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrafest XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aizu, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-sclice rtMRI analysis of horizontal tongue narrowing in English laterals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairym Llorens Montesérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikanth S Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtle reading disfluencies in children are reflected in vowel anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in reading proficiency correlate with variations in vowel duration and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference onSpeech Motor Control 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, The Netherlands, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does learning how to read affect the way you speak? Preliminary insight from German beginning readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does learning to read interact with speech patterns in consistent alphabetic systems? The case of German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of coarticulation: comparing modalities in beginner readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Internation Seminar on Speech Production (ISSP2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coarticulatory organization in beginner readers: a multifactorial interaction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Internation Seminar on Speech Production (ISSP2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the acquisition of reading affect speech production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hintermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PaPE2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading proficiency and phonemic awareness as predictors of coarticulatory gradients in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boston University Conference on Language Development (BUCLD44)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllable count judgments: relation gestural composition and syllable weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chicago Linguistics Society 54 (CLS54)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chicago, United States. pp.425-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.576-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of contextual-pragmatic information on speech perception: An eye tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Ronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Sankhagowit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 Linguistic Society of America (LSA2018) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques pour les consonnes latérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.55-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allophonie et position dans la syllabe: Le cas des consonnes latérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F3 variability in allophones of /l/ acoustic articulatory relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, pp.47-50, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/issp.2024-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671544v1</w:t>
-              </w:r>
-[...2366 lines deleted...]
-                <w:t xml:space="preserve">hal-04453059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3526,51 +3526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Killmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kr&#252;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04671544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024-13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairym Llorens Montes&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hintermeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenan Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stigliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ronai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Sankhagowit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Killmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kr&#252;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairym Llorens Montes&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hintermeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenan Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stigliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ronai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Sankhagowit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04671544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>