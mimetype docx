--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -159,51 +159,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.589-603. </w:t>
+              <w:t xml:space="preserve">, 2025, 52 (4), pp.589-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xlm0001513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -292,51 +292,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Read Interacts with Children’s Spoken Language Fluency</w:t>
+                <w:t xml:space="preserve">Learning to read interacts with Children's spoken Language Fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Noiray</w:t>
@@ -359,75 +359,75 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15475441.2021.1941032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451500v1</w:t>
+                <w:t xml:space="preserve">hal-04453092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read interacts with Children's spoken Language Fluency</w:t>
+                <w:t xml:space="preserve">Learning to Read Interacts with Children’s Spoken Language Fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Noiray</w:t>
@@ -450,51 +450,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15475441.2021.1941032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453092v1</w:t>
+                <w:t xml:space="preserve">hal-04451500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken Language Development and the Challenge of Skill Integration</w:t>
               </w:r>
@@ -765,1163 +765,1163 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t>
+                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Devillers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451662v1</w:t>
+                <w:t xml:space="preserve">hal-04451665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound imaging can track subtle reading disfluencies: Insights from reading children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">Ultrafest XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aizu, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451665v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound imaging can track subtle reading disfluencies: Insights from reading children and adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Noiray</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafest XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aizu, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710590v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t>
+                <w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451672v1</w:t>
+                <w:t xml:space="preserve">hal-04452900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t>
+                <w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452900v1</w:t>
+                <w:t xml:space="preserve">hal-04312657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t>
+                <w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312657v1</w:t>
+                <w:t xml:space="preserve">hal-04451618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t>
+                <w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t>
+              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451618v1</w:t>
+                <w:t xml:space="preserve">hal-04451669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t>
+                <w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451669v1</w:t>
+                <w:t xml:space="preserve">hal-04451672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sclice rtMRI analysis of horizontal tongue narrowing in English laterals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtle reading disfluencies in children are reflected in vowel anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shrikanth S Narayanan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, virtual, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452909v1</w:t>
+                <w:t xml:space="preserve">hal-04915459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle reading disfluencies in children are reflected in vowel anticipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in reading proficiency correlate with variations in vowel duration and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Rubertus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Conference onSpeech Motor Control 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, The Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915459v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in reading proficiency correlate with variations in vowel duration and dynamics</w:t>
+                <w:t xml:space="preserve">A multi-sclice rtMRI analysis of horizontal tongue narrowing in English laterals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Noiray</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairym Llorens Montesérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikanth S Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference onSpeech Motor Control 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Groningen, The Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086093v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does learning how to read affect the way you speak? Preliminary insight from German beginning readers</w:t>
               </w:r>
@@ -2065,191 +2065,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of coarticulation: comparing modalities in beginner readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coarticulatory organization in beginner readers: a multifactorial interaction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Internation Seminar on Speech Production (ISSP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452952v1</w:t>
+                <w:t xml:space="preserve">hal-04452958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarticulatory organization in beginner readers: a multifactorial interaction approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of coarticulation: comparing modalities in beginner readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Rubertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Noiray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Internation Seminar on Speech Production (ISSP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452958v1</w:t>
+                <w:t xml:space="preserve">hal-04452952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the acquisition of reading affect speech production?</w:t>
               </w:r>
@@ -2419,96 +2419,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable count judgments: relation gestural composition and syllable weight</w:t>
+                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chicago Linguistics Society 54 (CLS54)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Chicago, United States. pp.425-434</w:t>
+              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453020v1</w:t>
+                <w:t xml:space="preserve">hal-04453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
               </w:r>
@@ -2528,531 +2541,518 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.576-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453008v1</w:t>
+                <w:t xml:space="preserve">hal-04451627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of contextual-pragmatic information on speech perception: An eye tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Ronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Sankhagowit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2018 Linguistic Society of America (LSA2018) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453032v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+                <w:t xml:space="preserve">Syllable count judgments: relation gestural composition and syllable weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chicago Linguistics Society 54 (CLS54)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chicago, United States. pp.425-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451627v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of contextual-pragmatic information on speech perception: An eye tracking study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Linguistic Society of America (LSA2018) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques pour les consonnes latérales</w:t>
+                <w:t xml:space="preserve">Allophonie et position dans la syllabe: Le cas des consonnes latérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.55-63</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451632v1</w:t>
+                <w:t xml:space="preserve">hal-04453067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allophonie et position dans la syllabe: Le cas des consonnes latérales</w:t>
+                <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques pour les consonnes latérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453067v1</w:t>
+                <w:t xml:space="preserve">hal-04451632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F3 variability in allophones of /l/ acoustic articulatory relations</w:t>
               </w:r>
@@ -3526,51 +3526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Killmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kr&#252;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairym Llorens Montes&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hintermeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenan Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stigliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ronai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Sankhagowit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04671544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Killmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kr&#252;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairym Llorens Montes&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hintermeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenan Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stigliano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ronai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Sankhagowit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04671544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>