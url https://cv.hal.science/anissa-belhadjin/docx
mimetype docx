--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -191,191 +191,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole et littérature contemporaine, une question didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Bruno Blanckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La littérature contemporaine à l'école (224), pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989104v1</w:t>
+                <w:t xml:space="preserve">hal-05438745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Bruno Blanckeman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecole et littérature contemporaine, une question didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, La littérature contemporaine à l'école (224), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438745v1</w:t>
+                <w:t xml:space="preserve">hal-04989104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite, une notion utile pour la lecture scolaire?</w:t>
               </w:r>
@@ -1018,178 +1018,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire l'implicite en classe: quand le texte programme sa lecture</w:t>
+                <w:t xml:space="preserve">Qu’appelle-t-on implicite dans le récit littéraire fictionnel ? Milieu, nature, activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es rencontres des chercheuses et des chercheurs en didactique de la Littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Monnier, Christophe Ronveaux, Jun 2022, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anissa Belhadjin, Marie-France Bishop, Dec 2022, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075609v1</w:t>
+                <w:t xml:space="preserve">hal-04075658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’appelle-t-on implicite dans le récit littéraire fictionnel ? Milieu, nature, activation</w:t>
+                <w:t xml:space="preserve">Lire l'implicite en classe: quand le texte programme sa lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anissa Belhadjin, Marie-France Bishop, Dec 2022, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">23es rencontres des chercheuses et des chercheurs en didactique de la Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Monnier, Christophe Ronveaux, Jun 2022, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075658v1</w:t>
+                <w:t xml:space="preserve">hal-04075609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">des sciences du langage à la littérature: comment se reconfigure la notion d'implicite?</w:t>
               </w:r>
@@ -1526,51 +1526,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t>
+                <w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevalier</w:t>
@@ -1598,93 +1598,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722492v1</w:t>
+                <w:t xml:space="preserve">hal-03148017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t>
+                <w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevalier</w:t>
@@ -1712,69 +1712,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148017v1</w:t>
+                <w:t xml:space="preserve">hal-03722492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.166.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.172.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.166.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.172.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>