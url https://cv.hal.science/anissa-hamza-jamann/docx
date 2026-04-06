--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1848,165 +1848,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évaluation dans un cours de FLE à distance ? Chassé-croisé pour une évaluation multimodale</w:t>
+                <w:t xml:space="preserve">« Un enjeu, challenge, ami et ennemi. Il faut qu’on s’en saisisse pour ne pas les subir ! » : Enquête auprès des enseignants sur l’utilisation du traducteur automatique dans une classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLPC, Le 10e colloque international sur la didactique des langues secondes « Regards en arrière pour aller en avant »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guelph, Canada., May 2023, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la recherche INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249797v1</w:t>
+                <w:t xml:space="preserve">hal-04249943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un enjeu, challenge, ami et ennemi. Il faut qu’on s’en saisisse pour ne pas les subir ! » : Enquête auprès des enseignants sur l’utilisation du traducteur automatique dans une classe de langue</w:t>
+                <w:t xml:space="preserve">Quelle évaluation dans un cours de FLE à distance ? Chassé-croisé pour une évaluation multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche INSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, Sep 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">SLPC, Le 10e colloque international sur la didactique des langues secondes « Regards en arrière pour aller en avant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guelph, May 2023, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249943v1</w:t>
+                <w:t xml:space="preserve">hal-04249797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-based research for online FLE course: Theoretical and practical approach</w:t>
               </w:r>
@@ -2150,204 +2150,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre interculturelle en ligne chez les adolescents : vers une sociodidactique du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Faucompré</w:t>
+                <w:t xml:space="preserve">Quelle &amp;quot;culture &amp;quot; enseigner ? Les aspects (inter)culturels dans un dispositif d’enseignement de FLE en ligne au sein d’une coopération universitaire internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Putsche-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s), Colloque Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aveiro, Nov 2022, Aveiro, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">13e congrès des francoromanistes, Ringarde, en vogue, populaire ? La haute culture meets la culture pop(ulaire) en cours de FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249807v1</w:t>
+                <w:t xml:space="preserve">hal-04249832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle &amp;quot;culture &amp;quot; enseigner ? Les aspects (inter)culturels dans un dispositif d’enseignement de FLE en ligne au sein d’une coopération universitaire internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Putsche-Fischer</w:t>
+                <w:t xml:space="preserve">La rencontre interculturelle en ligne chez les adolescents : vers une sociodidactique du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Faucompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès des francoromanistes, Ringarde, en vogue, populaire ? La haute culture meets la culture pop(ulaire) en cours de FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s), Colloque Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aveiro, Nov 2022, Aveiro, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249832v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire co-exister le culturel et l’interculturel dans un dispositif d’enseignement et de recherche DBR du FLE en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="078323E1"/>
+    <w:nsid w:val="AB8EF4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>