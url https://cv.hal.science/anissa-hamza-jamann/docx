--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -132,882 +132,882 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvroir de Pédagogie Potentielle (OuPéPo) - Récit n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Délégation d’Accompagnement à la Créativité, l’Ingénierie et la Pédagogie (DACIP). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making scientific events more sustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue est-elle encore une affaire d'humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 46 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne sais pas trop comment m’y prendre... » : les enseignants Lansad face aux défis de la traduction automatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping the Use of Generative Artificial Intelligence (GAI) in Language Learning Among Lansad Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130lw⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224843v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Use of Generative Artificial Intelligence (GAI) in Language Learning Among Lansad Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Je ne sais pas trop comment m’y prendre... » : les enseignants Lansad face aux défis de la traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15bf1⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130lw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417961v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots aux images : sensibiliser les élèves à l'interculturel, à l'IA et à la diversité dans la littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Michael Cronin’s Translation in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256948v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-05349620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1025,51 +1025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parle-moi de ton usage je te profilerai ton enseignant&amp;quot; : usages de ChatGPT par les étudiants Lansad en anglais scientifique et argumentatif - Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1107,64 +1107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la langue et expériences acculturantes à la fabulathèque dans la formation MEEF en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : DEMEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ de Lorraine, Nov 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,64 +1189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la pluralité des usages de l’IAG dans le contexte Lansad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de RANACLES : Pluralité des apprentissages en centres de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1271,77 +1271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) pratique(s) du prompt : l'IA Générative transforme-t-elle l'apprentissage des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NéALA : Naturel et Artificiel en linguistique appliquée : une époque de paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1366,64 +1366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1455,299 +1455,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUTEF: Bolstering Our Understanding Through an Elaborated Fake News Corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les outils de traduction automatique dans une classe de langue : &amp;quot;Rien n’est parfait, mais ça ne veut pas dire qu’ils sont nuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amazouz Djegdjiga</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Arabic Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, RABAT, Morocco</w:t>
+              <w:t xml:space="preserve">Perspectives didactiques pour la traduction automatique et l’apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578297v1</w:t>
+                <w:t xml:space="preserve">hal-05224833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de traduction automatique dans une classe de langue : &amp;quot;Rien n’est parfait, mais ça ne veut pas dire qu’ils sont nuls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">BOUTEF: Bolstering Our Understanding Through an Elaborated Fake News Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nassau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langlois David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazouz Djegdjiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives didactiques pour la traduction automatique et l’apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, RABAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224833v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions expérientielles en didactique des langues à travers les Environnements Virtuels Immersifs : appréhender une sortie de cadre institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« DeepL fait des miracles, pourquoi je devrais apprendre à traduire? ». Enseigner la version à l’heure du numérique: quelles transformations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GR numérique, ARDAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un enjeu, challenge, ami et ennemi. Il faut qu’on s’en saisisse pour ne pas les subir ! » : Enquête auprès des enseignants sur l’utilisation du traducteur automatique dans une classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Lorraine, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évaluation dans un cours de FLE à distance ? Chassé-croisé pour une évaluation multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLPC, Le 10e colloque international sur la didactique des langues secondes « Regards en arrière pour aller en avant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Guelph, May 2023, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1992,51 +1992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-based research for online FLE course: Theoretical and practical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Putsche-Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’interculturel et du transculturel dans un dispositif de FOU en ligne – cas du projet FLE EPICUR. Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Putsche-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’interculturel à la croisée des disciplines, en contexte universitaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université El-Tarf, Nov 2022, El-Tarf, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,234 +2150,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle &amp;quot;culture &amp;quot; enseigner ? Les aspects (inter)culturels dans un dispositif d’enseignement de FLE en ligne au sein d’une coopération universitaire internationale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La rencontre interculturelle en ligne chez les adolescents : vers une sociodidactique du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Faucompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès des francoromanistes, Ringarde, en vogue, populaire ? La haute culture meets la culture pop(ulaire) en cours de FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s), Colloque Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aveiro, Nov 2022, Aveiro, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249832v1</w:t>
+                <w:t xml:space="preserve">hal-04249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre interculturelle en ligne chez les adolescents : vers une sociodidactique du numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle &amp;quot;culture &amp;quot; enseigner ? Les aspects (inter)culturels dans un dispositif d’enseignement de FLE en ligne au sein d’une coopération universitaire internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Putsche-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s), Colloque Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aveiro, Nov 2022, Aveiro, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">13e congrès des francoromanistes, Ringarde, en vogue, populaire ? La haute culture meets la culture pop(ulaire) en cours de FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249807v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des ellipses dans des corpus de sous-titres en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Sluice Occurrences in Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,51 +2510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l’ellipse : quels jeux et enjeux pour la traduction automatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Laboratoire LIMSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Saclay, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2579,51 +2579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genre-based study of ellipses: a syntactic representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Zurich, Sep 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,221 +2642,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and translating ellipses in the scientific reports: divergence and convergence with the general language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Specialist languages: theory and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249842v1</w:t>
+                <w:t xml:space="preserve">hal-04249915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying and translating ellipses in the scientific reports: divergence and convergence with the general language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Colloque Specialist languages: theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249915v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated detection of ellipses: a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Apr 2016, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,51 +2881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation et de traduction de l’humour dans deux contextes filmiques différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nimtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’ellipse : de la pertinence des corpus à la méthodologie d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une détection automatique des ellipses syntaxiques : quel type de corpus pour quelle typologie d’ellipse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du LiLPa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3133,64 +3133,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire co-exister le culturel et l’interculturel dans un dispositif d’enseignement et de recherche DBR du FLE en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Putsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Franke; Anne-Marie Lachmund; Kathleen Plotner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zwischen Hoch-, Pop- und Alltagskultur. Aktuelle fremdsprachendidaktische Perspektiven für das Fach Französisch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3241,51 +3241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations : Préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anissa Hamza; Cindy Coelho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
@@ -3359,64 +3359,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et langues : de nouvelles pratiques à l’école, à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3443,77 +3443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel « choc des savoirs » pour les langues étrangères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vierne--Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ellipse grammaticale, antécédent et anticipation : vers une interdépendance inéluctable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Anticipation dans des tâches cognitives consécutives et simultanées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,51 +3768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarína Chovancová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,51 +3984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection et la traduction automatiques de l'ellipse : enjeux théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Strasbourg, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019STRAC015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB8EF4BD"/>
+    <w:nsid w:val="DF6760AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>