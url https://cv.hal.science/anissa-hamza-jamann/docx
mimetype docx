--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -2642,191 +2642,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
+                <w:t xml:space="preserve">Identifying and translating ellipses in the scientific reports: divergence and convergence with the general language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Colloque Specialist languages: theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249915v1</w:t>
+                <w:t xml:space="preserve">hal-04249842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and translating ellipses in the scientific reports: divergence and convergence with the general language</w:t>
+                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Specialist languages: theory and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249842v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated detection of ellipses: a methodological perspective</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF6760AD"/>
+    <w:nsid w:val="ABF72AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-hamza-jamann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche-Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faucompr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nimtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.verlag.uni-potsdam.de/shop/zwischen-hoch-pop-und-alltagskultur/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25932/publishup-67603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vierne--Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAC015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>