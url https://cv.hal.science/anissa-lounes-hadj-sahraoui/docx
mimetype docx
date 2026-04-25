--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -380,15462 +380,15396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t>
+                <w:t xml:space="preserve">Co-occurrence networks reveal candidate AMF–microbe assemblages for generalist and crop-specific inocula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Langrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-026-01257-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468901v1</w:t>
+                <w:t xml:space="preserve">hal-05589684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Sugar Beet Byproducts into Oligogalacturonides with Protective Activity against Wheat Powdery Mildew</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roulard</w:t>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (38), pp.24237-24250. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.2695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c05099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266765v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica cultivation and mycorrhizal inoculation improve microbial diversity, functions and network complexity of trace elements-polluted soil: A three-year field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Lavandula Dentata Rhizosphere Microbiota Across Different Developmental Stages in a Semi‐Arid Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+                <w:t xml:space="preserve">Hafida Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.106082. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077801v1</w:t>
+                <w:t xml:space="preserve">hal-05557233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the significance of different amendments to improve phytoremediation efficiency: focus on soil ecosystem services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation and previous crop influence pearl millet growth and yields in a Mediterranean arid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Fontaine</w:t>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroua Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ettlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khanfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène B.M. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35660-1⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-026-01129-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981500v1</w:t>
+                <w:t xml:space="preserve">hal-05564970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Exploring the significance of different amendments to improve phytoremediation efficiency: focus on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.485-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular responses of phytopathogenic fungi to essential oil application : current knowledge and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of Sugar Beet Byproducts into Oligogalacturonides with Protective Activity against Wheat Powdery Mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Martinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Oufensou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josip Šafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeetha Mohanaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (38), pp.24237-24250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c05099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05313177v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Angelica cultivation and mycorrhizal inoculation improve microbial diversity, functions and network complexity of trace elements-polluted soil: A three-year field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Staes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04994939v1</w:t>
+                <w:t xml:space="preserve">hal-05077801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langrand</w:t>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05046297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Bio-Sourced Oligogalacturonides in Crop Protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Molecular responses of phytopathogenic fungi to essential oil application : current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bullaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Oufensou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30061392⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, pp.102974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001310v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant testing with hemp and miscanthus to assess phytomanagement options including biostimulants and mycorrhizae on a metal-contaminated soil to provide biomass for sustainable biofuel production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Francin</w:t>
+                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380, pp.124951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362740v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical characterization of SmoPG1, an exo-polygalacturonase from Selaginella moellendorffii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential of Bio-Sourced Oligogalacturonides in Crop Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30061392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566706v1</w:t>
+                <w:t xml:space="preserve">hal-05001310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedoclimatic conditions impact the mycorrhizal potential of the rhizospheric soil, essential oil yield, chemical profile, and biological activities in Lavandula dentata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Broudi Said</w:t>
+                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2024.2401441⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04716259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Biostimulant and Biocontrol Agents: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native arbuscular mycorrhizal inoculation enhances secondary metabolite contents in Tamarix gallica grown in saline soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tifour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">A. Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12071281⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-024-01015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622186v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of a metal-contaminated agricultural soil with Sorghum bicolor, humic / fulvic acids and arbuscular mycorrhizal fungi near the former Pb/Zn metaleurop Nord smelter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The developmental stage and arbuscular mycorrhizal symbiosis influence the essential oil yield, chemical profile, and biological activities in Thymus pallidus, T. satureioides, and Lavandula dentata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Broudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142624⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.119188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04619295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native arbuscular mycorrhizal inoculation enhances secondary metabolite contents in Tamarix gallica grown in saline soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytomanagement of a metal-contaminated agricultural soil with Sorghum bicolor near the former Pb/Zn Metaleurop Nord smelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofori-Agyemang Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bencherif</w:t>
+                <w:t xml:space="preserve">Burges Aritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tifour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waterlot Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-024-01015-0⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.142624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749401v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental stage and arbuscular mycorrhizal symbiosis influence the essential oil yield, chemical profile, and biological activities in Thymus pallidus, T. satureioides, and Lavandula dentata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural techniques capture diverse phosphate-solubilizing bacteria in rock phosphate-enriched habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Lahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119188⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1280848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04660574v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedoclimatic conditions impact the mycorrhizal potential of the rhizospheric soil, essential oil yield, chemical profile, and biological activities in Lavandula dentata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Broudi Said</w:t>
+                <w:t xml:space="preserve">Deciphering the mechanisms involved in reduced sensitivity to azoles and fengycin lipopeptide in Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2024.2401441⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 286, pp.127816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716250v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the mechanisms involved in reduced sensitivity to azoles and fengycin lipopeptide in Venturia inaequalis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedoclimatic conditions impact the mycorrhizal potential of the rhizospheric soil, essential oil yield, chemical profile, and biological activities in Lavandula dentata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Akachoud Oumaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Hafida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laruelle Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facon Natacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Broudi Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.1204-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2024.2401441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634440v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural techniques capture diverse phosphate-solubilizing bacteria in rock phosphate-enriched habitats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Lahrach</w:t>
+                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1280848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04443174v1</w:t>
+                <w:t xml:space="preserve">hal-04665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04665451v1</w:t>
+                <w:t xml:space="preserve">hal-04750664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant testing with hemp and miscanthus to assess phytomanagement options including biostimulants and mycorrhizae on a metal-contaminated soil to provide biomass for sustainable biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ofori-Agyemang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Manu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Laloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Francin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 912, pp.169527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04750664v1</w:t>
+                <w:t xml:space="preserve">hal-04362740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Approach for Production of Arbuscular Mycorrhizal Inoculum Adapted to Saline Soil Management</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and biochemical characterization of SmoPG1, an exo-polygalacturonase from Selaginella moellendorffii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Poelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/stresses3020030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269 (Part 2), pp.131918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344973v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Biostimulant and Biocontrol Agents: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Langrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12071281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992461v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Arbuscular Mycorrhizal Inoculum Modulates Growth, Oxidative Metabolism and Alleviates Salinity Stresses in Legume Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bencherif Karima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasbaya Amima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misoumi Ahlam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Zoubida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (2), pp.66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-022-03145-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Arbuscular Mycorrhizal Inoculum Modulates Growth, Oxidative Metabolism and Alleviates Salinity Stresses in Legume Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tisserant Benoît</w:t>
+                <w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-022-03145-4⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344952v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Approach for Production of Arbuscular Mycorrhizal Inoculum Adapted to Saline Soil Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounés-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.404 - 423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/stresses3020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180454v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Potential of Clary Sage and Coriander Essential Oils as Crop Protection and Post-Harvest Decay Control Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Glomerales Dominate Arbuscular Mycorrhizal Fungal Communities Associated with Spontaneous Plants in Phosphate-Rich Soils of Former Rock Phosphate Mining Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11030312⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10122406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346108v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Arbuscular Mycorrhizal Fungi in Mitigating Abiotic Environmental Stress in Medicinal and Aromatic Plants: A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Langrand</w:t>
+                <w:t xml:space="preserve">Diversity of Phosphate Chemical Forms in Soils and Their Contributions on Soil Microbial Community Structure Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11172591⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322587v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal Inoculation Improves the Quality and Productivity of Essential Oil Distilled from Three Aromatic and Medicinal Plants: Thymus satureioides, Thymus pallidus, and Lavandula dentata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Zoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Benkebboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy12092223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glomerales Dominate Arbuscular Mycorrhizal Fungal Communities Associated with Spontaneous Plants in Phosphate-Rich Soils of Former Rock Phosphate Mining Sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Mycorrhizal biofertilization improves grain yield and quality of hulless Barley (Hordeum vulgare ssp. nudum L.) under water stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faysal Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10122406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.ID 103436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932239v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Phosphate Chemical Forms in Soils and Their Contributions on Soil Microbial Community Structure Changes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaveriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazen Yaseen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030609⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713039v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal biofertilization improves grain yield and quality of hulless Barley (Hordeum vulgare ssp. nudum L.) under water stress conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Contribution of Native and Exotic Arbuscular Mycorrhizal Fungi in Improving the Physiological and Biochemical Response of Hulless Barley (Hordeum vulgare ssp. nudum L.) to Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.2187 - 2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-022-00802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345905v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Native and Exotic Arbuscular Mycorrhizal Fungi in Improving the Physiological and Biochemical Response of Hulless Barley (Hordeum vulgare ssp. nudum L.) to Drought</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Labidi</w:t>
+                <w:t xml:space="preserve">Coriander (Coriandrum sativum L.) in Combination with Organic Amendments and Arbuscular Mycorrhizal Inoculation: An Efficient Option for the Phytomanagement of Trace Elements-Polluted Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-022-00802-2⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10112287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063463v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significance of Arbuscular Mycorrhizal Fungi in Mitigating Abiotic Environmental Stress in Medicinal and Aromatic Plants: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11172591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806266v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriander (Coriandrum sativum L.) in Combination with Organic Amendments and Arbuscular Mycorrhizal Inoculation: An Efficient Option for the Phytomanagement of Trace Elements-Polluted Soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">In Vitro Potential of Clary Sage and Coriander Essential Oils as Crop Protection and Post-Harvest Decay Control Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10112287⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881486v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Native and Exotic Arbuscular Mycorrhizal Fungi in Improving the Physiological and Biochemical Response of Hulless Barley (Hordeum vulgare ssp. nudum L.) to Drought</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Labidi</w:t>
+                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Mistrulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-022-00802-2⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180466v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties and climate affect arbuscular mycorrhizal fungi and soil microbial communities in Mediterranean rainfed cereal cropping systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150748⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345949v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03310658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Papin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03310658v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03357031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction of Zn and Cd with Arabidopsis halleri: a focus on fertilization and biological amendment as a means of increasing biomass and Cd and Zn concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (15), pp.22675-22686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17256-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03357031v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03827470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Clary Sage Cultivation and Mycorrhizal Inoculation Influence the Rhizosphere Fungal Community of an Aged Trace-Element Polluted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600320v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clary Sage Cultivation and Mycorrhizal Inoculation Influence the Rhizosphere Fungal Community of an Aged Trace-Element Polluted Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Inoculum Sources Modulate Mycorrhizal Inoculation Effect on Tamarix articulata Development and Its Associated Rhizosphere Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061333⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10122716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04345954v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction of Zn and Cd with Arabidopsis halleri: a focus on fertilization and biological amendment as a means of increasing biomass and Cd and Zn concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17256-1⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (7), pp.1603-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03827470v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculum Sources Modulate Mycorrhizal Inoculation Effect on Tamarix articulata Development and Its Associated Rhizosphere Microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Bencherif</w:t>
+                <w:t xml:space="preserve">Soil properties and climate affect arbuscular mycorrhizal fungi and soil microbial communities in Mediterranean rainfed cereal cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochra Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10122716⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87-88, pp.ID 150748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04063466v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+                <w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils : In Vitro Assays and Their Potential Use in Crop Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13823⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286269v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic assignment of arbuscular mycorrhizal fungi in an 18S metagenomic dataset: a case study with saltcedar (Tamarix aphylla)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Séguin</w:t>
+                <w:t xml:space="preserve">The Influence of No-till Farming on Durum Wheat Mycorrhization in a Semi-Arid Region: A Long-Term Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Hadj Youcef Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noria Smail-Saadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-020-00946-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jas.v12n4p77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02955198v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils: In Vitro Assays and Their Potential Use in Crop Protection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dioxins/furans disturb the life cycle of the arbuscular mycorrhizal fungus, Rhizophagus irregularis and chicory root elongation grown under axenic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (14), pp.1497-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1784089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955123v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of No-till Farming on Durum Wheat Mycorrhization in a Semi-Arid Region: A Long-Term Field Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Native arbuscular mycorrhizal fungi enhance plant growth and productivity of hulless barley (Hordeum vulgare ssp nudum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of New Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.4560-4569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04063469v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxins/furans disturb the life cycle of the arbuscular mycorrhizal fungus, Rhizophagus irregularis and chicory root elongation grown under axenic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1784089⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 451 (1-2), pp.515-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954905v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher temperatures and lower annual rainfall do not restrict, directly or indirectly, the mycorrhizal colonization of barley (Hordeum vulgare L.) under rainfed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faysal Ben Jeddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0241794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0241794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Contrasting response of nutrient acquisition traits in wheat grown on bisphenol A 1 contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yacoumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04557-6⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-019-4383-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930085v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting response of nutrient acquisition traits in wheat grown on bisphenol A 1 contaminated soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Aromatic Plant Clary Sage Shaped Bacterial Communities in the Roots and in the Trace Element-Contaminated Soil More Than Mycorrhizal Inoculation – A Two-Year Monitoring Field Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-019-4383-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.ID 586050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898111v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aromatic Plant Clary Sage Shaped Bacterial Communities in the Roots and in the Trace Element-Contaminated Soil More Than Mycorrhizal Inoculation – A Two-Year Monitoring Field Trial.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Essential Oils as Potential Alternative Biocontrol Products against Plant Pathogens and Weeds: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586050⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9030365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345960v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oils as Potential Alternative Biocontrol Products against Plant Pathogens and Weeds: A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taxonomic assignment of arbuscular mycorrhizal fungi in an 18S metagenomic dataset: a case study with saltcedar (Tamarix aphylla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Banchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9030365⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2-3), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-020-00946-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955153v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native arbuscular mycorrhizal fungi enhance plant growth and productivity of hulless barley (Hordeum vulgare ssp nudum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ben Jeddi F.</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi affect total phenolic content and antimicrobial activity of Tamarix gallica in natural semi-arid Algerian areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutekrabt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.39 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2019.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367895v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi affect total phenolic content and antimicrobial activity of Tamarix gallica in natural semi-arid Algerian areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Dalpè</w:t>
+                <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2019.06.024⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7110523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487361v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Origanum syriacum essential oil chemical polymorphism according to soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Iriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hattouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7110523⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8030090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949133v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origanum syriacum essential oil chemical polymorphism according to soil type</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Hattouny</w:t>
+                <w:t xml:space="preserve">Initial microbial status modulates mycorrhizal inoculation effect on rhizosphere microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8030090⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.475-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618586v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial microbial status modulates mycorrhizal inoculation effect on rhizosphere microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Ecotoxicity evaluation and human risk assessment of an agricultural polluted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00914-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (12), pp.738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-018-7077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942679v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal inoculum sources influence bacterial, archaeal, and fungal communities’ structures of historically dioxin/furan-contaminated soil but not the pollutant dissipation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), pp.635-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-018-0852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity evaluation and human risk assessment of an agricultural polluted soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">Beneficial contribution of the arbuscular mycorrhizal fungus, Rhizophagus irregularis, in the protection of Medicago truncatula roots against benzo[a]pyrene toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-018-7077-5⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-017-0764-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322588v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial contribution of the arbuscular mycorrhizal fungus, Rhizophagus irregularis, in the protection of Medicago truncatula roots against benzo[a]pyrene toxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Nature of fly ash amendments differently influences oxidative stress alleviation in four forest tree species and metal trace element phytostabilization in aged contaminated soil: A long-term field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-017-0764-1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948091v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of fly ash amendments differently influences oxidative stress alleviation in four forest tree species and metal trace element phytostabilization in aged contaminated soil: A long-term field experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Defence mechanisms associated with mycorrhiza-induced resistance in wheat against powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.12.027⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (4), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP16206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02948080v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defence mechanisms associated with mycorrhiza-induced resistance in wheat against powdery mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourdon-Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Auezova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP16206⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948116v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus supply, arbuscular mycorrhizal fungal species, and plant genotype impact on the protective efficacy of mycorrhizal inoculation against wheat powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.685-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-016-0698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and seasons affect arbuscular mycorrhizal fungi associated with Tamarix rhizosphere in arid and semi-arid steppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320503v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungal responses to abiotic stresses: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and seasons affect arbuscular mycorrhizal fungi associated with Tamarix rhizosphere in arid and semi-arid steppes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal-assisted phytoremediation of soil contaminated with persistent organic pollutants: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (5), pp.624-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947849v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal-assisted phytoremediation of soil contaminated with persistent organic pollutants: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal wheat inoculation promotes alkane and polycyclic aromatic hydrocarbon biodegradation: Microcosm experiment on aged-contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoir Ingrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12375⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947891v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal wheat inoculation promotes alkane and polycyclic aromatic hydrocarbon biodegradation: Microcosm experiment on aged-contaminated soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field application of mycorrhizal bio-inoculants affects the mineral uptake of a forage legume (Hedysarum coronarium L.) on a highly calcareous soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalpé Yolande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.02.056⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-014-0609-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345970v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field application of mycorrhizal bio-inoculants affects the mineral uptake of a forage legume (Hedysarum coronarium L.) on a highly calcareous soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalpé Yolande</w:t>
+                <w:t xml:space="preserve">Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-014-0609-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345972v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322597v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Morphology, Iron Homeostasis, and Lipid Metabolism Regulated by a GATA Transcription Factor in Blastomyces dermatitidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Broman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zarnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teigan Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+                <w:t xml:space="preserve">Diversité des champignons mycorhiziens arbusculaires d’un bas fond halomorphe en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ben Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of New Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.648-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04214454v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des champignons mycorhiziens arbusculaires d’un bas fond halomorphe en Tunisie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the arbuscular mycorrhizal fungus Rhizophagus irregularis able to fulfil its life cycle in the presence of diesel pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Driai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arifa Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367910v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the arbuscular mycorrhizal fungus Rhizophagus irregularis able to fulfil its life cycle in the presence of diesel pollution?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of soil salinity on arbuscular mycorrhizal fungi biodiversity and microflora biomass associated with Tamarix articulata Vahll rhizosphere in arid and semi-arid Algerian areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.08.012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 533, pp.488-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345973v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil salinity on arbuscular mycorrhizal fungi biodiversity and microflora biomass associated with Tamarix articulata Vahll rhizosphere in arid and semi-arid Algerian areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Corrigendum to Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment [Appl. Soil Ecol. 85 (2015) 69–75]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322602v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal accumulation and shoot yield of Miscanthus×giganteus growing in contaminated agricultural soils: Insights into agronomic practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nsanganwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 213, pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment [Appl. Soil Ecol. 85 (2015) 69–75]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Impact of anthracene on the arbuscular mycorrhizal fungus lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2013-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322595v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaromatic hydrocarbons impair phosphorus transport by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anthracene on the arbuscular mycorrhizal fungus lipid metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Novel Entries in a Fungal Biofilm Matrix Encyclopedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Westler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacmbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2013-0094⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.e01333-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01333-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322606v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Entries in a Fungal Biofilm Matrix Encyclopedia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The arbuscular mycorrhizal Rhizophagus irregularis activates storage lipid biosynthesis to cope with the benzo[a]pyrene oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lacmbouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Bothe</w:t>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01333-14⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345975v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arbuscular mycorrhizal Rhizophagus irregularis activates storage lipid biosynthesis to cope with the benzo[a]pyrene oxidative stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Propiconazole inhibits the sterol 14α-demethylase in Glomus irregulare like in phytopathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Campagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (4), pp.376-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322611v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene induced lipid changes in the monoxenic arbuscular mycorrhizal chicory roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209-210, pp.18-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propiconazole inhibits the sterol 14α-demethylase in Glomus irregulare like in phytopathogenic fungi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la mycorhization du palmier dattier (Phoenix dactylifera L.) dans la région du Djérid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zougari-Elwedi B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalpé Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l’I.N.A.T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04322613v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la mycorhization du palmier dattier (Phoenix dactylifera L.) dans la région du Djérid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'impact de la mycorhization arbusculaire sur la nutrition minérale des plantules de palmier dattier (Phœnix dactylifera L. var. Deglet Nour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zougari Elwedi B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalpé Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’I.N.A.T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.1-12</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3-4), pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367917v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact de la mycorhization arbusculaire sur la nutrition minérale des plantules de palmier dattier (Phœnix dactylifera L. var. Deglet Nour)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Role of arbuscular mycorrhizal symbiosis in root mineral uptake under CaCO3 stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-011-0405-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367915v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of arbuscular mycorrhizal symbiosis in root mineral uptake under CaCO3 stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Influence of fly ash aided phytostabilisation of Pb, Cd and Zn highly contaminated soils on Lolium perenne and Trifolium repens metal transfer and physiological stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Lopareva-Pohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-011-0405-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (6), pp.1721-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346051v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid content disturbance in the arbuscular mycorrhizal, Glomus irregulare grown in monoxenic conditions under PAHs pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Calcareous impact on arbuscular mycorrhizal fungus development and on lipid peroxidation in monoxenic roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (18), pp.2335-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322617v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fly ash aided phytostabilisation of Pb, Cd and Zn highly contaminated soils on Lolium perenne and Trifolium repens metal transfer and physiological stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Lipid content disturbance in the arbuscular mycorrhizal, Glomus irregulare grown in monoxenic conditions under PAHs pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.030⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (8), pp.782-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346054v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcareous impact on arbuscular mycorrhizal fungus development and on lipid peroxidation in monoxenic roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Identification de quelques espèces de champignons mycorhiziens à arbuscules associés aux plantes de sulla du nord (Hedysarum coronarium L.) au parc National Nahli, Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jeddi F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalpé Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallander H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l’I.N.A.T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (2), pp.117-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04346052v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de quelques espèces de champignons mycorhiziens à arbuscules associés aux plantes de sulla du nord (Hedysarum coronarium L.) au parc National Nahli, Tunisie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Endobacteria affect the metabolic profile of their host Gigaspora margarita , an arbuscular mycorrhizal fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Salvioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’I.N.A.T</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue: Symbiosis. Editors: Professors Paola Bonfante, Karen Visick, and Moriya Ohkuma, 12 (8), pp.2083-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02246.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367922v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhiza partially protect chicory roots against oxidative stress induced by two fungicides, fenpropimorph and fenhexamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (3), pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-009-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endobacteria affect the metabolic profile of their host Gigaspora margarita , an arbuscular mycorrhizal fungus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Criblage d\'inducteurs de réactions de défense chez le blé (&lt;i&gt;Triticum aestivum&lt;/i&gt;) contre l\'oïdium (&lt;i&gt;Blumeria graminis f.sp. tritici&lt;/i&gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sancholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02246.x⟩</w:t>
+              <w:t xml:space="preserve">Agronomie Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/aga.v20i2.1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322623v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenpropimorph slows down the sterol pathway and the development of the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-009-0238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhization alleviates benzo[a]pyrene-induced oxidative stress in an in vitro chicory root model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (11-12), pp.1421-1427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage d\'inducteurs de réactions de défense chez le blé (&lt;i&gt;Triticum aestivum&lt;/i&gt;) contre l\'oïdium (&lt;i&gt;Blumeria graminis f.sp. tritici&lt;/i&gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro evaluation of the oxidative stress and genotoxic potentials of anthracene on mycorrhizal chicory roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Muchembled</w:t>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sancholle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie Africaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/aga.v20i2.1746⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (2), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346064v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of fenpropimorph and fenhexamid, two sterol biosynthesis inhibitor fungicides, on arbuscular mycorrhizal development and sterol metabolism in carrot roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (17), pp.2912-2919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the oxidative stress and genotoxic potentials of anthracene on mycorrhizal chicory roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Effect of the high polycyclic aromatic hydrocarbon, benzo[a]pyrene, on the lipid content of Fusarium solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (4), pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycres.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321795v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the high polycyclic aromatic hydrocarbon, benzo[a]pyrene, on the lipid content of Fusarium solani</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Effects of anthracene on development of an arbuscular mycorrhizal fungus and contribution of the symbiotic association to pollutant dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycres.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (6), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346073v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anthracene on development of an arbuscular mycorrhizal fungus and contribution of the symbiotic association to pollutant dissipation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Changes in lipid composition of Blumeria graminis f.sp. tritici conidia produced on wheat leaves treated with heptanoyl salicylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sancholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-006-0055-8⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (11), pp.1104-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321792v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in lipid composition of Blumeria graminis f.sp. tritici conidia produced on wheat leaves treated with heptanoyl salicylic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons storage by Fusarium solani in intracellular lipid vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Newsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.02.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133 (2), pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2004.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346067v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons storage by Fusarium solani in intracellular lipid vesicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Effect of the polycyclic aromatic hydrocarbon, benzopyrene, on the intracellular protein composition of Fusarium solani and Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2004.05.040⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (3), pp.171-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346086v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the polycyclic aromatic hydrocarbon, benzopyrene, on the intracellular protein composition of Fusarium solani and Fusarium oxysporum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Methoxylated fatty acids in Blumeria graminis conidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sancholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (7), pp.793-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346081v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methoxylated fatty acids in Blumeria graminis conidia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Couturier</w:t>
+                <w:t xml:space="preserve">Prélèvement, stockage intracellulaire et dégradation des hydrocarbures polycycliques aromatiques par un champignon tellurique : Fusarium solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Newsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sancholle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.02.011⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°34 - 2ème Trimestre 2004, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04346082v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvement, stockage intracellulaire et dégradation des hydrocarbures polycycliques aromatiques par un champignon tellurique : Fusarium solani</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les agents de la bioremédiation des sols pollués par les hydrocarbures polycycliques aromatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, N°34 - 2ème Trimestre 2004, pp.19-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2087⟩</w:t>
+              <w:t xml:space="preserve">, 2004, N°36 - 4ème Trimestre 2004, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177119v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents de la bioremédiation des sols pollués par les hydrocarbures polycycliques aromatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Durand</w:t>
+                <w:t xml:space="preserve">Metabolization of the Polycyclic Aromatic Hydrocarbon Benzo( A )Pyrene by a Non-White Rot Fungus ( Fusarium Solani ) in a Batch Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Veignie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2155⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406630210372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176915v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolization of the Polycyclic Aromatic Hydrocarbon Benzo( A )Pyrene by a Non-White Rot Fungus ( Fusarium Solani ) in a Batch Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Trehalose induces resistance to powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Veignie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jérôme Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sancholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10406630210372⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 149 (3), pp.519-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2001.00035.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129261v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trehalose induces resistance to powdery mildew in wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Effect of age on the fatty acid content of &amp;lt;i&amp;gt;Blumeria graminis&amp;lt;/i&amp;gt; conidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Muchembled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sancholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2001.00035.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (6), pp.875-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0280875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346088v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Benzo[a]Pyrene as Sole Carbon Source by a Non White Rot Fungus, Fusarium Solani</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Changes in sterol composition with ontogeny of &amp;lt;i&amp;gt;Blumeria graminis&amp;lt;/i&amp;gt; conidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10406630008028542⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78 (10), pp.1288-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b00-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129275v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sterol composition with ontogeny of &amp;lt;i&amp;gt;Blumeria graminis&amp;lt;/i&amp;gt; conidia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Degradation of Benzo[a]Pyrene as Sole Carbon Source by a Non White Rot Fungus, Fusarium Solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Veignie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/b00-106⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (1-4), pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406630008028542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346090v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age on the fatty acid content of &amp;lt;i&amp;gt;Blumeria graminis&amp;lt;/i&amp;gt; conidia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of nitrogen/carbon ratio on the specific production rate of spiramycin by Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bst0280875⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0032-9592(95)00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346092v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of spiramycin synthesis in Streptomyces ambofaciens: effects of glucose and inorganic phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002530050671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen/carbon ratio on the specific production rate of spiramycin by Streptomyces ambofaciens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of dextrins on the assimilation of yeast extract amino acids in culture of Streptomyces ambofaciens producer of spiramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebrihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0032-9592(95)00008-9⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17 (11), pp.1003-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0141-0229(95)00029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346095v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dextrins on the assimilation of yeast extract amino acids in culture of Streptomyces ambofaciens producer of spiramycin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Regulation of valine catabolism by ammonium in &amp;lt;i&amp;gt;Streptomyces ambofaciens&amp;lt;/i&amp;gt; , producer of spiramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0141-0229(95)00029-1⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/m95-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04346100v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of valine catabolism by ammonium in &amp;lt;i&amp;gt;Streptomyces ambofaciens&amp;lt;/i&amp;gt; , producer of spiramycin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Glycerol effect on spiramycin production and valine catabolism in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/m95-110⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31 (5), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00314585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346103v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol effect on spiramycin production and valine catabolism in Streptomyces ambofaciens</w:t>
-[...127 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Physiology and genetics of antibiotic production and resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cappellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 144 (8), pp.665-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0923-2508(93)90072-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15845,12140 +15779,12140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling how mycorrhizal inoculation shapes the wheat foliar transcriptome and enhances resistance to septoria tritici blotch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Le pouvoir des plantes au secours des sols pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounes - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon 2026 (JJC) - 15e Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phytopathologie (SFP), Jan 2026, Aussois, France</w:t>
+              <w:t xml:space="preserve">Les Mycéliades 2026 - Festival de Science-Fiction : 4e édition autour du thème "Résiliences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National du cinéma et de l'image animée (CNC); Agence pour le développement régional du cinéma (ADRC); Images en bibliothèques, Jan 2026, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462383v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir des plantes au secours des sols pollués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounes - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Unraveling how mycorrhizal inoculation shapes the wheat foliar transcriptome and enhances resistance to septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mycéliades 2026 - Festival de Science-Fiction : 4e édition autour du thème "Résiliences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National du cinéma et de l'image animée (CNC); Agence pour le développement régional du cinéma (ADRC); Images en bibliothèques, Jan 2026, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2026 (JJC) - 15e Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie (SFP), Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497281v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defiwaide : Pertinence de la waide dans le phytomanagement des sols pollués par les ETM ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Enzymatic-controlled production and characterization of bio-based oligogalacturonides for application in wheat protection against powdery mildew.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Šafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeetha Mohanaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée Technique - Plantes Tinctoriales (JTPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTA Artois; IUT de Béthune; Université d'Artois, Jun 2025, Béthune, France</w:t>
+              <w:t xml:space="preserve">76th International Symposium on Crop Protection (ISCP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benny De Cauwer; Björn Vandekerkhove, May 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104816v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic-controlled production and characterization of bio-based oligogalacturonides for application in wheat protection against powdery mildew.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Bassard</w:t>
+                <w:t xml:space="preserve">Defiwaide : Pertinence de la waide dans le phytomanagement des sols pollués par les ETM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounes-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagano Taj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier Wilfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium on Crop Protection (ISCP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benny De Cauwer; Björn Vandekerkhove, May 2025, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">3ième Journée Technique - Plantes Tinctoriales (JTPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTA Artois; IUT de Béthune; Université d'Artois, Jun 2025, Béthune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041000v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’«intelligence» des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le PLUS (Palais de l'Univers et des Sciences), Oct 2025, Capelle-la-Grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clary sage : a relevant candidate for the phytomanagement of a metal-contaminated soil and essential oil production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Medicinal and Aromatic Plants (SIPAM-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Zones Arides (IRA), Apr 2025, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nature-derived biostimulants on rhizosphere microbial biomass, diversity, and networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Villanueva Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second African Regional Symposium on Microbial Ecology (ISME Africa 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytomanagement of a trace element-contaminated agricultural soil using aromatic and medicinal plants to produce essential oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROSOIL 2025 &amp; X Congreso Ibérico de la Ciencia del Suelo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicasio T. Jiménez-Morillo; Layla M. San Emeterio, Sep 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of different composts on soil functionality and the fate of organic pollutants in a brownfield</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycorrhizas, potential players in the agroecological transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSoil 2024 – International Conference on Soils, Sediments and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles Environnement; Good Soil, Dec 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">OHID - One Health International Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech'Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827298v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial endophytes from Isatis tinctoria for the production of specialized metabolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Evolution du concept de phytoremédiation des sols pollués au fil des années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHID - One Health International Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytech’Lille; Laboratoire LIAAN (INAF, Canada); Laboratoire SAMBA (Brazil), Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">IIS Waste2Bio, Worshop R &amp; I "Nature-based Solutions for restoring contaminated and derelict lands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935183v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis promotes systemic modulation of genes in wheat leaves and confers resistance to Zymoseptoria tritici infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedoclimatic conditions impact the mycorrhizal potential of the rhizospheric soil, essential oil yield, chemical profile, and biological activities in Lavandula dentata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Broudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioeconomy for change; Resistance Induite et Bio-protection des Plantes (RIBP); Université de Reims Champagne-Ardenne; INRAE; Universitat JAUME I, Jun 2024, Castellon de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">First International Symposium Valorization of the Mediterranean Vegetal Biodiversity: "Nutritional, Therapeutic and Biotechnologic Aspects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Bioressources et Sécurité Sanitaire des Aliments Faculté des Sciences et Techniques - Cadi Ayyad University; Université de Bourgogne, Dijon, France; Université Moulay Ismail, Errachidia, Morocco; Centre National de la Recherche, Rome, Italy; Agence Nationale des Plantes Aromatiques et Médicinales, Taounat, Morocco; Association Nutrition Méditerranéenne et Santé, France; Association Méditerranéenne de Biogérontologie, France; Société Marocaine d’Immunologie, Morocco; Ambassade de France, Rabat, Morocco; Institut Supérieur des professions Infirmières et techniques de santé, Rabat, Morocco, Apr 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622543v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du concept de phytoremédiation des sols pollués au fil des années</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
+                <w:t xml:space="preserve">Le phytomanagement, une seconde vie pour les sites et sols pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounes - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIS Waste2Bio, Worshop R &amp; I "Nature-based Solutions for restoring contaminated and derelict lands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">BIG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BPI FRANCE, Oct 2024, Paris, Accor Arena, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934975v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizas, potential players in the agroecological transition ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conversion of a wasteland into an urban farm: Effect of different types of compost on soil fertility, the fate of organic pollutants and their transfer into vegetables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndour P.M. Sitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staes Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidar G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genies L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHID - One Health International Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytech'Lille, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Soils, sediments ans Water - Intersoil '2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles Environnement; Good Soil, Dec 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629300v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedoclimatic conditions impact the mycorrhizal potential of the rhizospheric soil, essential oil yield, chemical profile, and biological activities in Lavandula dentata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mycorhization protège le blé contre la septoriose : analyse transcriptomique de la résistance induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium Valorization of the Mediterranean Vegetal Biodiversity: "Nutritional, Therapeutic and Biotechnologic Aspects"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Bioressources et Sécurité Sanitaire des Aliments Faculté des Sciences et Techniques - Cadi Ayyad University; Université de Bourgogne, Dijon, France; Université Moulay Ismail, Errachidia, Morocco; Centre National de la Recherche, Rome, Italy; Agence Nationale des Plantes Aromatiques et Médicinales, Taounat, Morocco; Association Nutrition Méditerranéenne et Santé, France; Association Méditerranéenne de Biogérontologie, France; Société Marocaine d’Immunologie, Morocco; Ambassade de France, Rabat, Morocco; Institut Supérieur des professions Infirmières et techniques de santé, Rabat, Morocco, Apr 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">7èmes Journées Francophones des Mycorhizes (JFM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPSIM IRAE; UMR Eco&amp;Sols; AGAP - Institut Cirad, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588253v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of a wasteland into an urban farm: Effect of different types of compost on soil fertility, the fate of organic pollutants and their transfer into vegetables.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genies L.</w:t>
+                <w:t xml:space="preserve">Développement d’une filière innovante de phytomanagement des sols pollués : réimplantation de la culture de la waide : projet DEFIWAIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagano Taj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier Wilfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Soils, sediments ans Water - Intersoil '2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles Environnement; Good Soil, Dec 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Atelier « Bioressources et changements environnementaux (A2U-BCE) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’Artois, Arras - A2U, Dec 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934957v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phytomanagement, une seconde vie pour les sites et sols pollués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounes - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Mycorrhiza-induced resistance in wheat leaves and protection against pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIG 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BPI FRANCE, Oct 2024, Paris, Accor Arena, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne-Ardennes; Bioeconomy For Change, Jun 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733701v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mycorhization protège le blé contre la septoriose : analyse transcriptomique de la résistance induite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi mitigate negative effects of climate change in stepp ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tifour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Francophones des Mycorhizes (JFM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPSIM IRAE; UMR Eco&amp;Sols; AGAP - Institut Cirad, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Land Degradation and Sustainable Development in the Steppes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences de la Terre et de l’Univers de l’Université Ziane Achour de Djelfa (Algérie); Laboratoire Exploration et Valorisation des Ecosystèmes Steppiques (EVES); UR Sphéres de l’Université de Liège (Belgique), Nov 2024, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622710v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhiza-induced resistance in wheat leaves and protection against pathogenic fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mycorrhizal inoculation modulates wheat leaf transcriptome and resistance to Septoria Tritici Blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne-Ardennes; Bioeconomy For Change, Jun 2024, Castelló de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">75th International Symposium of Crop Protection (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625615v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi mitigate negative effects of climate change in stepp ecosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of different composts on soil functionality and the fate of organic pollutants in a brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Genies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Land Degradation and Sustainable Development in the Steppes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences de la Terre et de l’Univers de l’Université Ziane Achour de Djelfa (Algérie); Laboratoire Exploration et Valorisation des Ecosystèmes Steppiques (EVES); UR Sphéres de l’Université de Liège (Belgique), Nov 2024, Djelfa, Algeria</w:t>
+              <w:t xml:space="preserve">InterSoil 2024 – International Conference on Soils, Sediments and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles Environnement; Good Soil, Dec 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935119v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une filière innovante de phytomanagement des sols pollués : réimplantation de la culture de la waide : projet DEFIWAIDE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial endophytes from Isatis tinctoria for the production of specialized metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Bouznif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Choque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Bioressources et changements environnementaux (A2U-BCE) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de l’Artois, Arras - A2U, Dec 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">OHID - One Health International Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech’Lille; Laboratoire LIAAN (INAF, Canada); Laboratoire SAMBA (Brazil), Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934943v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal inoculation modulates wheat leaf transcriptome and resistance to Septoria Tritici Blotch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis promotes systemic modulation of genes in wheat leaves and confers resistance to Zymoseptoria tritici infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium of Crop Protection (ISCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioeconomy for change; Resistance Induite et Bio-protection des Plantes (RIBP); Université de Reims Champagne-Ardenne; INRAE; Universitat JAUME I, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622719v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF NATIVE ARBUSCULAR MYCORRHIZAL FUNGI ON TAMARIX ARTICULATA GROWTH AND RHIZOSPHERIC MICROBIOTA BIODIVERSITY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+                <w:t xml:space="preserve">Contribution of steel slag and coriander cultivation in the phytomanagement of a soil hitorically polluted by trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Webinar Biodiversity Roles in Plants Protection in Arid Regions (BRPP-AR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRSTRA, Oct 2023, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">Intersol'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349189v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity in Plant Protection in Arid Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI plant cell wall meeting : XVI PCWM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Molina (Centro de Biotecnologia y Genómica de Plantas (CBGP, UPM-INIA/CSIC); Hugo Mélida (Universidad de León), Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">1st International Webinar Biodiversity Roles in Plants Protection in Arid Regions (BRPP-AR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453555v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of angelica cultivation and mycorrhizal inoculation for the phytomanagement of trace elements-polluted soil: a long-term field study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Influence du stade de développement sur le rendement en huile essentielle, le profil chimique et les activités biologiques chez Thymus satureioides, Thymus pallidus et Lavandula dentata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Broudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytotechnologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chicago, Illinois,, United States</w:t>
+              <w:t xml:space="preserve">3EME CONGRES INTERNATIONAL SUR LES ALGUES (Cialgues-2023) Sous le thème : Biotechnolgie des Algues et Réchauffement Climatique : Potentialités pour le modèle de développement durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350846v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of an arbuscular mycorrhizal fungus and a trehalose treatment to control powdery mildew in wheat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the developmental stage and the mycorrhizal potential of rhizospheric soil on the essential oil yield, chemical profile, and biological activities in Thymus satureioides, and Thymus pallidus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Qaddoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Natural Products Utilization: from plant to pharmacy shelf (ICNPU, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sts. Constantine and Helena Resort, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307185v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in Plant Protection in Arid Region</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Webinar Biodiversity Roles in Plants Protection in Arid Regions (BRPP-AR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">XVI plant cell wall meeting : XVI PCWM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Molina (Centro de Biotecnologia y Genómica de Plantas (CBGP, UPM-INIA/CSIC); Hugo Mélida (Universidad de León), Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348829v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du stade de développement sur le rendement en huile essentielle, le profil chimique et les activités biologiques chez Thymus satureioides, Thymus pallidus et Lavandula dentata.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of an arbuscular mycorrhizal fungus and a trehalose treatment to control powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3EME CONGRES INTERNATIONAL SUR LES ALGUES (Cialgues-2023) Sous le thème : Biotechnolgie des Algues et Réchauffement Climatique : Potentialités pour le modèle de développement durable.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346061v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the developmental stage and the mycorrhizal potential of rhizospheric soil on the essential oil yield, chemical profile, and biological activities in Thymus satureioides, and Thymus pallidus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafida Bouamama</w:t>
+                <w:t xml:space="preserve">Interest of angelica cultivation and mycorrhizal inoculation for the phytomanagement of trace elements-polluted soil: a long-term field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Qaddoury</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Natural Products Utilization: from plant to pharmacy shelf (ICNPU, 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sts. Constantine and Helena Resort, Bulgaria</w:t>
+              <w:t xml:space="preserve">International Phytotechnologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago, Illinois,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345978v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of steel slag and coriander cultivation in the phytomanagement of a soil hitorically polluted by trace elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Phytotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401225v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native arbuscular mycorrhizal inoculum modulates alleviates salinity stresses in legume species under semi-arid Algerian conditions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Essential oil production from the aromatic plant, clary sage: a revelant non-food valorisation channel for the phytomanagement of aged trace elements-polluted soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium International de la Protection des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale supérieure d'agronomie, Nov 2023, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">17th International Phytotechnology Conference - IPC17 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago (Illinois), US, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352242v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil production from the aromatic plant, clary sage: a revelant non-food valorisation channel for the phytomanagement of aged trace elements-polluted soil.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Native arbuscular mycorrhizal inoculum modulates alleviates salinity stresses in legume species under semi-arid Algerian conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amima Hasbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Phytotechnology Conference - IPC17 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chicago (Illinois), US, United States</w:t>
+              <w:t xml:space="preserve">1er Symposium International de la Protection des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'agronomie, Nov 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356815v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Phytotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t>
+              <w:t xml:space="preserve">ISCP 2023-74th International Symposium on Crops Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University, May 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362388v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oligogalacturonides (OG) production - new prospects for plant disease biocontrol and plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCP 2023-74th International Symposium on Crops Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University, May 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">XVI Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128703v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonides (OG) production - new prospects for plant disease biocontrol and plant health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT OF NATIVE ARBUSCULAR MYCORRHIZAL FUNGI ON TAMARIX ARTICULATA GROWTH AND RHIZOSPHERIC MICROBIOTA BIODIVERSITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">1st International Webinar Biodiversity Roles in Plants Protection in Arid Regions (BRPP-AR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRSTRA, Oct 2023, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361381v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
+                <w:t xml:space="preserve">Culture de la coriandre dans un contexte de phytomanagement : apport de laitiers sidérurgiques dans la refonctionnalisation des sols pollués par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclercq J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052963v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture de la coriandre dans un contexte de phytomanagement : apport de laitiers sidérurgiques dans la refonctionnalisation des sols pollués par les éléments traces métalliques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duclercq J.</w:t>
+                <w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bâ,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Chalot.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401596v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t>
+                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711298v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la productivité et de la qualité de l’huile essentielle du thym « Thymus satureioides » grâce à l’inoculation mycorhizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oussaima Akachoud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qaddoury A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation mycorhizienne améliore la productivité et la qualité de l’huile essentielle du Thym « Thymus satureioides ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Qaddoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Francophones des Mychorizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs moléculaires spécifiques de l’induction de la résistance du blé contre l’oïdium et la septoriose en réponse à l’inoculation mychorizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEBIAIRE FORMAT, Jan 2022, CALAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biofertilisation mycorhizienne de l’orge nue (Hordeum vulgare ssp. Nudum L.) : une voie vers la durabilité des cultures céréalières</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les mines de phosphate du Quercy : une mine de champignons mycorhiziens arbusculaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Congress of the Tunisian Society of Biological Sciences (ATSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hammamat, Tunisie</w:t>
+              <w:t xml:space="preserve">6èmes Journées Francophones des Mychorizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364906v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) variés comme moyen de biocontrole de l’oïdium et de la septoriose du blé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+                <w:t xml:space="preserve">Effect of essential oils encapsulation in β-cyclodextrin on their biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloris Mistrulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs Condorcet 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">20th International Cyclodextrin Symposium (20th ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICS, Jun 2022, Giardini-Naxos, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453485v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of essential oils encapsulation in β-cyclodextrin on their biological properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
+                <w:t xml:space="preserve">Assemblages taxonomiques et écologie du microbiote rhizosphérique des sols miniers riches en phosphate de roche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Cyclodextrin Symposium (20th ICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICS, Jun 2022, Giardini-Naxos, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408807v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mines de phosphate du Quercy : une mine de champignons mycorhiziens arbusculaires.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La biofertilisation mycorhizienne de l’orge nue (Hordeum vulgare ssp. Nudum L.) : une voie vers la durabilité des cultures céréalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerbi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labidi S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jeddi F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones des Mychorizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">31th International Congress of the Tunisian Society of Biological Sciences (ATSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamat, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401210v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages taxonomiques et écologie du microbiote rhizosphérique des sols miniers riches en phosphate de roche.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) variés comme moyen de biocontrole de l’oïdium et de la septoriose du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouguerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs Condorcet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401594v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le champignon mycorhizien Funneliformis mosseae comme agent de biocontrôle de la septoriose du blé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l'inoculation mycorhizienne dans la culture de l'angélique pour le phytomanagement d'un sol pollué par les éléments traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, dijon, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Francophones des Mycorhizes (JFM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711138v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'inoculation mycorhizienne dans la culture de l'angélique pour le phytomanagement d'un sol pollué par les éléments traces.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Le champignon mycorhizien Funneliformis mosseae comme agent de biocontrôle de la septoriose du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones des Mycorhizes (JFM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401204v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonides (OG) production - new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées du Réseau Français des Parois (RFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean-Pierre Bourgin, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mycorrhizal biofertilization in the sustainability of agriculture in semi-arid regions of Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pertinence de la filière plantes aromatiques pour la production d'huiles essentielles dans Le phytomanagement des sols pollués Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rjaibia W.</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress on Environment, Biotechnology, Agriculture, and Nanotechnology ‘ICEBAN 2021’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364923v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03514792v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the phytochemical profile to the mycorrhizal m potential of rhizospheric soils of some endemic Moroccan PAMs. 1st International Congress sustainable agriculture: tools and innovations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Association d’une molécule bio-sourcée avec un champignon mycorhizien arbusculaire pour lutter contre l’oïdium du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WEBINAIRE FORMAT, Jan 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401117v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the phytochemical profile to the mycorrhizal m potential of rhizospheric soils of some endemic Moroccan PAMs. 1st International Congress sustainable agriculture: tools and innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">1st International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052942v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal biofertilizer improves hulless barley (Hordeum vulgare ssp nudum L.) grain yield: a potential approach for sustainable agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerbi M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labidi S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalpe Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeddi F. Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Congress on Environment, Biotechnology, Agriculture, and Nanotechnology 'ICEBAN congress' CBBC-ONLINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association d’une molécule bio-sourcée avec un champignon mycorhizien arbusculaire pour lutter contre l’oïdium du blé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Développement d'une filière éco-innovante de valorisation de la biomasse produite sur des sols agricoles pollués par les ETM dans un contexte de phytomanagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclercq J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WEBINAIRE FORMAT, Jan 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">Workshop Transition Agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052995v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une filière éco-innovante de valorisation de la biomasse produite sur des sols agricoles pollués par les ETM dans un contexte de phytomanagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Clary sage cultivation and mycorrhizal inoculation influence rhizosphere fungal community structure over time in a trace-element polluted site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijri M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Transition Agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t>
+              <w:t xml:space="preserve">EGU21-12862</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401589v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de la filière plantes aromatiques pour la production d'huiles essentielles dans Le phytomanagement des sols pollués Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity in soils enriched in rock phosphate ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hijri M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">1st International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401183v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clary sage cultivation and mycorrhizal inoculation influence rhizosphere fungal community structure over time in a trace-element polluted site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Phytomanagement de parcelles agricoles polluées : principaux acquis et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douay F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounes - HadjSahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21-12862</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Colloque #BioEconomieDurable 100% Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401085v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrant P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BioEconomie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in soils enriched in rock phosphate ores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ducousso-Detrez A.</w:t>
+                <w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Sustainable Agriculture: Tools and Innovations “AgriNov 2021“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401136v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement de parcelles agricoles polluées : principaux acquis et perspectives de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounes - HadjSahraoui</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal biofertilizer improves hulless barley (Hordeum vulgare ssp nudum L.) grain yield: a potential approach for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerbi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labidi S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalpé Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jeddi F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque #BioEconomieDurable 100% Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Congress on Environment, Biotechnology, Agriculture, and Nanotechnology ‘ICEBAN 2021’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401583v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal biofertilizer improves hulless barley (Hordeum vulgare ssp nudum L.) grain yield: a potential approach for sustainable agriculture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrant P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress on Environment, Biotechnology, Agriculture, and Nanotechnology ‘ICEBAN 2021’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364931v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grignet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401578v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03514792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ferrant P.</w:t>
+                <w:t xml:space="preserve">Role of mycorrhizal biofertilization in the sustainability of agriculture in semi-arid regions of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hmida S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rjaibia W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Congress on Environment, Biotechnology, Agriculture, and Nanotechnology ‘ICEBAN 2021’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401586v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner la phytostabilisation aidée avec la culture de plantes aromatiques productrices d'huiles essentielles pour le phytomanagement des sols contaminés par les ETM (Projet PhytEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersoil’2020 - Soil as a solution in facing the big challenges and reaching the goals for the planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizae for green and sustainable phytomanagement of aged contaminated soils: A feedback from laboratory to field scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">16th International Phytotechnology Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401572v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la phytomasse produite dans le cadre d’une stratégie de phytomanagement de sols contaminés par des ETM : production d’huiles essentielles à activités biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401569v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grignet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237795v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizae for green and sustainable phytomanagement of aged contaminated soils: A feedback from laboratory to field scale experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Phytotechnology Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Changsha, China</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052923v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401576v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">PhytEO project - Essential oil production, an eco-innovative channel to value the plant biomass produced on contaminated soils, with a non-food perspective : initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Intersol'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237792v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Apports d’un inoculum mycorhizien dans le cadre d’une filière de phytomanagement des sols contaminés par des éléments trace métalliques. Québec (Canada), 30 octobre 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Mycorhizes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237315v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Impact d’un polluant émergent, le bisphénol A, sur les traits fonctionnels impliqués dans l’acquisition des minéraux chez le blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Yacoumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237310v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un polluant émergent, le bisphénol A, sur les traits fonctionnels impliqués dans l’acquisition des minéraux chez le blé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Valorisation de la phytomasse produite dans le cadre d'une stratégie de phytomanagement de sols contaminés par des ETM : production d'huiles essentielles à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395037v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytEO project - Essential oil production, an eco-innovative channel to value the plant biomass produced on contaminated soils, with a non-food perspective : initial results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol'2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400930v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d’un inoculum mycorhizien dans le cadre d’une filière de phytomanagement des sols contaminés par des éléments trace métalliques. Québec (Canada), 30 octobre 2019.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorhizes 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362393v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as tools for durability, recycling and sustainable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first international conference on Materials, Environment Mechanical and industrial Systems (ICMEICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la phytomasse produite dans le cadre d'une stratégie de phytomanagement de sols contaminés par des ETM : production d'huiles essentielles à activités biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">PhytEO project - Essential oil production, an eco-innovative channel to value the plant biomass produced on contaminated soils, with a non-food perspective : initial results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Intersol'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400940v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grignet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop " transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319929v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Valorisation de la phytomasse produite dans le cadre d’une stratégie de phytomanagement de sols contaminés par des ETM : production d’huiles essentielles à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237793v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytEO project - Essential oil production, an eco-innovative channel to value the plant biomass produced on contaminated soils, with a non-food perspective : initial results.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol'2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400921v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation mycorhizienne module la structure des communautés microbiennes rhizosphériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+                <w:t xml:space="preserve">Apport d’un inoculum mycorhizien sur la croissance de plantes aromatiques et la production d’huiles essentielles sur un sol historiquement contaminé par les éléments traces métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes (JFM5)</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052909v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycorhizes et le phytomanagement : effet sur le microbiote du sol et sur la dissipation dioxine/furane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+                <w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">15th International phytotechnologies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052978v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’inoculation mycorhizienne module la structure des communautés microbiennes rhizosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes (JFM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239346v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of arbuscular mycorrhizal inoculum sources on phytoremediation efficiency of a historically dioxin/furan contaminated soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Les mycorhizes et le phytomanagement : effet sur le microbiote du sol et sur la dissipation dioxine/furane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368407v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International phytotechnologies conference</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239347v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’un inoculum mycorhizien sur la croissance de plantes aromatiques et la production d’huiles essentielles sur un sol historiquement contaminé par les éléments traces métalliques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Influence of arbuscular mycorrhizal inoculum sources on phytoremediation efficiency of a historically dioxin/furan contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350870v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la biomasse naturelle des champignons mycorhiziens arbusculaires dans la rhizosphère des principales poacées en Tunisie septentrionale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Effet de la biofertilisation mycorhizienne sur la productivité de l’orge nue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labidi S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Jeddi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5éme Journées Francophones des Mycorhizes (JFM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">International Scientific Symposium- 120th anniversary of INAT. Agriculture and fisheries in Africa and the Mediterranean region: Challenges of sustainability.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367853v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la biofertilisation mycorhizienne sur la productivité de l’orge nue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Valorisation de la biomasse naturelle des champignons mycorhiziens arbusculaires dans la rhizosphère des principales poacées en Tunisie septentrionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerbi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labidi S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Jeddi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Symposium- 120th anniversary of INAT. Agriculture and fisheries in Africa and the Mediterranean region: Challenges of sustainability.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">5éme Journées Francophones des Mycorhizes (JFM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367843v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COMYCBAC : CO-inoculation d’un champignon MYChorizien à arbuscules (Funneliformis mosseae) avec une BACtérie bénéfique PGPR (Paraburkholderia phytofirmans PsJN) dans la protection du blé contre l’agent responsable de l’oïdium (Blumeria graminis f.sp. tritici).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champignons mycorhiziens comme agent de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Giang Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes et le phytomanagement des sols historiquement contaminés par les dioxines/furanes: effet sur le microbiote du sol et sur la dissipation de la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mychorizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant mycorrhization on the rhizospheric microbiome structure in a context of polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EFPP (European Foundation for Plant Pathology) &amp; 10th SFP (French Society for Plant Pathology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Phytopathological Society (SFP), May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremédiation assistée par les champignons mycorhiziens : Optimisation des conditions de dégradation d’un sol historiquement pollué par les dioxines/furanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersol' 2016 - 15th Conference internationale sur les Sols, les Sédiments et l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizae efficiency in dissipation of dioxins/furans from aged-polluted soil: a microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Phytotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Manhattan, Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizae as potential tool for polluted soil cleaning up : from laboratory to field experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Efficacité des bio-inoculants mycorhiziens dans le développement in situ du sulla (Hedysarum coronarium L.) sur sol calcaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maryline Calonne</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Youssfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Marrakech (Maroc), Morocco</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364155v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phytormédiation assistée par les champignons mycorhiziens arbusculaires pour dépolluer les sols contaminés par les dioxines/furanes du site d’Halluin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+                <w:t xml:space="preserve">Apport de l’inoculation mycorhizienne arbusculaire de Miscanthus×giganteus dans la phytostabilisation des éléments traces métalliques du sol Metaleurop : expérimentation in situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Exposition international sur les sols, les sediments et l’eau (Intersol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347975v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des bio-inoculants mycorhiziens dans le développement in situ du sulla (Hedysarum coronarium L.) sur sol calcaire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Intérêt d’un fertilisant mycorhizien local dans la croissance des plantes en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labidi S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rjaibia W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jeddi F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marrackech, Maroc</w:t>
+              <w:t xml:space="preserve">Journée nationale sur la valorisation des résultats de la recherche dans le domaine des grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363730v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’inoculation mycorhizienne arbusculaire de Miscanthus×giganteus dans la phytostabilisation des éléments traces métalliques du sol Metaleurop : expérimentation in situ.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inoculation mycorhizienne protège Miscanthus ´giganteus contre le stress oxydant induit par la contamination métallique du sol de Metaleurop : expérimentation in situ Projet Phytener.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364129v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’un fertilisant mycorhizien local dans la croissance des plantes en grandes cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Apport de l'inoculation mycorhizienne dans la protection de Miscanthus × giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalpé Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douay F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale sur la valorisation des résultats de la recherche dans le domaine des grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Gestion et requalification durable des sites et sols dégradés - expériences en Nord-Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364808v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation mycorhizienne protège Miscanthus ´giganteus contre le stress oxydant induit par la contamination métallique du sol de Metaleurop : expérimentation in situ Projet Phytener.</w:t>
+                <w:t xml:space="preserve">Influence des amendements minéraux sur le comportement des ETM et la viabilité de la microflore tellurique, des strates herbacée et arborée sur un sol historiquement pollué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia LABIDI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidar Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopareva-Pohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363722v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'inoculation mycorhizienne dans la protection de Miscanthus × giganteus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">La phytormédiation assistée par les champignons mycorhiziens arbusculaires pour dépolluer les sols contaminés par les dioxines/furanes du site d’Halluin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et requalification durable des sites et sols dégradés - expériences en Nord-Pas de Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès-Exposition international sur les sols, les sediments et l’eau (Intersol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364800v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des amendements minéraux sur le comportement des ETM et la viabilité de la microflore tellurique, des strates herbacée et arborée sur un sol historiquement pollué</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lopareva-Pohu</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizae as potential tool for polluted soil cleaning up : from laboratory to field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marrakech (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363715v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizae for green and sustainable remediation of polluted soils: a feedback from laboratory to field scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mycorrhiza (ICOM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la phytostabilisation assistée dans la viabilité microbienne d’un sol contaminé par des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalpé Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Mycorhizes (JFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation mycorhizienne du sulla cultivé sur sols calcaires de Tunisie : un moyen de gestion raisonnée de la fertilisation phosphatée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezgui S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalpé Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Jeddi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Mycorhizes (JFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la mycorhization chez le sulla cultivé sur sols calcaires : vers une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Jeddi F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezgui S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalpé Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International Symbioses Mycorhiziennes : Ecosystèmes et Environnement en milieu Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27988,436 +27922,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREATION D’UNE FERME URBAINE SUR UNE FRICHE INDUSTRIELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thymus vulgaris, Origanum vulgare and Eucalyptus globulus essential oils on the lipidome of Heterbasidion annosum, the causal agent of root rot in conifers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROJET DEPHYTOP : DEVELOPPEMENT D’UNE FILIERE INNOVANTE DE PHYTOMANAGEMENT DE SOLS POLLUES : Culture de l’angélique et production d’huiles essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant health : contributions of plant pathology to a sustainable future -XXX SIPaV Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323681v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET DEPHYTOP : DEVELOPPEMENT D’UNE FILIERE INNOVANTE DE PHYTOMANAGEMENT DE SOLS POLLUES : Culture de l’angélique et production d’huiles essentielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Impact of Thymus vulgaris, Origanum vulgare and Eucalyptus globulus essential oils on the lipidome of Heterbasidion annosum, the causal agent of root rot in conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bullaro Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oufensou Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oumaima Akachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">Plant health : contributions of plant pathology to a sustainable future -XXX SIPaV Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933733v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des stades de développement et des communautés mycorhiziennes associées dans la production des huiles essentielles chez L.dentata, espèce menacée d’extinction dans les zones arides du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langrand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28436,7638 +28370,7647 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Mycorhizes (JFM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Monptellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requalification écologique d’un sol pollué après trois années de culture de l’angélique (Angelica archangelica) inoculée avec Rhizophagus irregularis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici by mycorrhizal inoculation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocide, antioxidant and anti-inflammatoryactivities of essential oils distilled from aromtic plants grown on trace elements polluted soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCP 2023 – 74th International Symposium on Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128687v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide, antioxidant and anti-inflammatoryactivities of essential oils distilled from aromtic plants grown on trace elements polluted soils.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici by mycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Langrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ISCP 2023 – 74th International Symposium on Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399188v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les champignons mycorhiziens arbusculaires indigènes : Innovation pour une agriculture durable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Essential oil production from the aromatic plant, clary sage: a revelant non-food valorisation channel for the phytomanagement of aged trace elements-polluted soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorisation des bioressources des zones arides et semi-arides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Laghouat, Algérie</w:t>
+              <w:t xml:space="preserve">International Phytotechnology Conference - IPC17 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352317v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil production from the aromatic plant, clary sage: a revelant non-food valorisation channel for the phytomanagement of aged trace elements-polluted soil.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les champignons mycorhiziens arbusculaires indigènes : Innovation pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Bouzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adnane Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytotechnology Conference - IPC17 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Séminaire National sur la Valorisation des bioressources des zones arides et semi-arides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Laghouat, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399191v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide (OG): new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb21 – The 21st European carbohydrate symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more sustainable agriculture: biocontrol of wheat powdery mildew using an association of an arbuscular mycorrhizal fungus and a bacteria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Les champignons mycorhiziens arbusculaires indigènes : Innovation pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées francophones des mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361614v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) comme moyen de biocontrôle des maladies des plantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de marqueurs moléculaires spécifiques de l'induction de la résistance du blé contre l'oïdium en réponse à la mycorhization par Funneliformis mosseae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">6ème Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361635v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champignons mycorhiziens arbusculaires stimulent les polyphénols chez les Tamarix gallica dans les sols salins algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Djaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal technology, a potential and sustainable tool for improving the growth and essential oil production of some Moroccan aromatic and medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Akachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Qaddoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de marqueurs moléculaires spécifiques de l'induction de la résistance du blé contre l'oïdium en réponse à la mycorhization par Funneliformis mosseae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La combinaison d’un SDP biosourcé et d’un champignon mycorhizien à arbuscules comme moyen de lutte alternative contre l’oïdium du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055248v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les champignons mycorhiziens arbusculaires indigènes : Innovation pour une agriculture durable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpè</w:t>
+                <w:t xml:space="preserve">Induction des défenses et de la résistance systémique du blé contre la septoriose par inoculation mycorhizienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352247v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La combinaison d’un SDP biosourcé et d’un champignon mycorhizien à arbuscules comme moyen de lutte alternative contre l’oïdium du blé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de l’inoculation mycorhizienne dans l’amélioration de la productivité de l’orge dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6éme Journées Francophones des Mycorhizes (JFM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055642v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction des défenses et de la résistance systémique du blé contre la septoriose par inoculation mycorhizienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">In situ cultivation of aromatic plants for the phytomanagement of polluted soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055639v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’inoculation mycorhizienne dans l’amélioration de la productivité de l’orge dans un contexte de changement climatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Identification of specific molecular markers for the induction of powdery mildew resistance in wheat in response to mycorrhization by Funneliformis mosseae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6éme Journées Francophones des Mycorhizes (JFM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354566v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ cultivation of aromatic plants for the phytomanagement of polluted soil.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) comme moyen de biocontrôle des maladies des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399362v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of specific molecular markers for the induction of powdery mildew resistance in wheat in response to mycorrhization by Funneliformis mosseae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards a more sustainable agriculture: biocontrol of wheat powdery mildew using an association of an arbuscular mycorrhizal fungus and a bacteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Mazoyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361620v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining an arbuscular mycorrhizal fungus and a bacteria, to protect wheat against powdery mildew ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Mazoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of new molecules used to protect the wheat against powdery mildew</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L’interaction tripartite champignon mycorhizien – bactérie PGPR – blé tendre comme moyen de lutte alternative contre l’oïdium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Mazoyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème édition des Journées SFR Condorcet FR-CNRS 3417 (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14102.40004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055245v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as a new biocontrol agents against Zymoseptoria tritici</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet FR-CNRS 3417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055151v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du bisphénol A sur l’expression des microARNs impliqués dans la régulation des défenses anti-oxydantes chez une variété de blé tendre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sameh Selim</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as a new biocontrol agents against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375721v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interaction tripartite champignon mycorhizien – bactérie PGPR – blé tendre comme moyen de lutte alternative contre l’oïdium ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Effets du bisphénol A sur l’expression des microARNs impliqués dans la régulation des défenses anti-oxydantes chez une variété de blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SFR Condorcet FR-CNRS 3417</w:t>
+              <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055590v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+                <w:t xml:space="preserve">Screening of new molecules as biocontrol agents against wheat powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet FR-CNRS 3417</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055271v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of new molecules as biocontrol agents against wheat powdery mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8ème édition des Journées SFR Condorcet (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054659v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SFR Condorcet FR-CNRS 3417</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop « Transition écologique », SFR Condorcet FR-CNRS 3417, UniLaSalle, Beauvais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055585v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tripartite interaction arbuscular mycorrhizal fungus – plant growth promoting rhizobacteria – bread wheat- as biocontrol tool to manage powdery mildew ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+                <w:t xml:space="preserve">Evaluation, grâce aux marqueurs lipidiques, de la biomasse microbienne d’un sol historiquement contaminé par les dioxines/furanes après phytoremédiation assistée par les champignons mycorhiziens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055243v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of soil properties on arbuscular mycorrhizal colonization of the main cereal species in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">18th International Days of Biotechnology (IDB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055272v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of soil properties on arbuscular mycorrhizal colonization of the main cereal species in Tunisia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The tripartite interaction arbuscular mycorrhizal fungus – plant growth promoting rhizobacteria – bread wheat- as biocontrol tool to manage powdery mildew ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Mazoyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Days of Biotechnology (IDB2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354498v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, grâce aux marqueurs lipidiques, de la biomasse microbienne d’un sol historiquement contaminé par les dioxines/furanes après phytoremédiation assistée par les champignons mycorhiziens.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399166v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Selection of new molecules used to protect the wheat against powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Transition écologique », SFR Condorcet FR-CNRS 3417, UniLaSalle, Beauvais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055591v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement des sols historiquement contaminés par les ETM : production d’huiles essentielles à activités biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société française de Toxicologie (SFT) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée doctorant INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399328v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’un inoculum mycorhizien sur la croissance de plantes aromatiques et la production d’huiles essentielles sur un sol historiquement contaminé par les éléments traces métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399173v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium (COMYCBAC)?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport d’un inoculum mycorhizien sur la croissance de plantes aromatiques et la production d’huiles essentielles sur un sol historiquement contaminé par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055261v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium (COMYCBAC)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399140v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité du bisphénol A vis-à-vis de la croissance, la nutrition et la symbiose mycorhizienne du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’inoculation mycorhizienne sur la croissance de l’origan et la production d’huiles essentielles sur un sol contaminé.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection du blé tendre contre l’oïdium grâce à une co-inoculation avec un champignon mycorhizien et une bactérie PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399134v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection du blé tendre contre l’oïdium grâce à une co-inoculation avec un champignon mycorhizien et une bactérie PGPR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l’inoculation mycorhizienne sur la croissance de l’origan et la production d’huiles essentielles sur un sol contaminé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055263v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d’huiles essentielles : une nouvelle voie de reconversion des sols agricoles historiquement contaminés par les éléments traces métalliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorhization spontanée et induite de l’arabette de Haller par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grignet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dioxines/furanes sur le cycle de développement d’un champignon mycorhizien à arbuscules, Rhizophagus irregularis, cultivé in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Effet de l’inoculation mycorhizienne sur la croissance de l’origan et la production d’huiles essentielles sur un sol contaminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorant INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399319v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’inoculation mycorhizienne sur la croissance de l’origan et la production d’huiles essentielles sur un sol contaminé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité saisonière et biodiversité des champignons mycorhiziens arbusculaires associés à la rhizosphère du Tamarix des steppes arides et semi-arides algériennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bencherif Karima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410023v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonière et biodiversité des champignons mycorhiziens arbusculaires associés à la rhizosphère du Tamarix des steppes arides et semi-arides algériennes.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La contamination des sols agricoles par le bisphénol A : une préoccupation de sécurité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Yacoumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Toxicologie (SFT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399148v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double inoculation du blé avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination des sols agricoles par le bisphénol A : une préoccupation de sécurité alimentaire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Les champignons mycorhiziens comme outil de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Toxicologie (SFT) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395557v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un polluant émergent, le bisphenol A, sur la croissance et la mycorhization du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée francophone des mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les champignons mycorhiziens comme outil de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorant ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055264v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production d’huile essentielle à partir de plantes aromatiques cultivées in situ sur des sols historiquement pollués à Metaleurop.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055254v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé</w:t>
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054457v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé.</w:t>
+                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055269v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorant ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399206v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’huile essentielle à partir de plantes aromatiques cultivées in situ sur des sols historiquement pollués à Metaleurop.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Phytomanagement des sols historiquement contaminés par les ETM : production d’huiles essentielles à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de Toxicologie (SFT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399198v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of mycorrhizal bio-inoculation trials of some legumes in Tunisian semi-arid regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jbeli Ibtissem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Adam Kondorosi Symposium: Frontiers in Beneficial Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phytoremédiation assistée par les champignons mycorhiziens à arbuscules pour dépolluer des sols historiquement pollués par les dioxines/furanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SFR Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided phytostabilisation: Influence of fly ashes on metal mobility, microbial viability and oxidative stress of tree species grown in Pb, Cd and Zn highly contaminated site.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mycorrhizal bio-inoculants on faba bean growth and mineral nutrition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Fontaine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pirouz Shirali</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elloumi Billel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l’Agriculture et la Biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bizerte, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354142v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mycorrhizal bio-inoculants on faba bean growth and mineral nutrition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Aided phytostabilisation: Influence of fly ashes on metal mobility, microbial viability and oxidative stress of tree species grown in Pb, Cd and Zn highly contaminated site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ben Jeddi</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Shirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l’Agriculture et la Biotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bizerte, Tunisia</w:t>
+              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354205v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pollution industrielle sur la viabilité microbienne et la biodiversité des CMA des sols des agro-écosystèmes du Nord-est algérien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Driai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Meddad-Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of arbuscular mycorrhizal fungi in phytoremediation of dioxins/furans polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association entre des champignons et des plantes pour dépolluer des sols contaminés par les dioxines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+                <w:t xml:space="preserve">Influence of fly ash aided phytostabilisation of Pb, Cd and Zn highly contaminated site on tree species oxidative stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises (JFL2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Urban Environmental Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353893v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fly ash aided phytostabilisation of Pb, Cd and Zn highly contaminated site on tree species oxidative stress.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Une association entre des champignons et des plantes pour dépolluer des sols contaminés par les dioxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Environmental Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Beijing, China</w:t>
+              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises (JFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354017v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des champignons mycorhiziens arbusculaires (CMA) associés au palmier dattier (Phoenix dactylifera) dans la région du djerid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zougari Elwedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Tunisienne des Sciences Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Hammamet (TUN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04349500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mycorhizes à arbuscules pour dépolluer des sols contaminés par les dioxines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Mycorhizes (JFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’endomycorhization dans le développement d’une fabacée (Hedysarum coronarium L.) sur un sol de Tunisie riche en calcaire actif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ben El Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Mycorhizes (JFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04349481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36077,147 +36020,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert, Valérie. EDP Sciences; Agence de l'environnement et de la maîtrise de l'énergie (ADEME); Institut national de l'environnement industriel et des risques (INERIS), 86 p., 2012, 978-2-7598-0805-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36227,1282 +36170,1282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Microbe assisted Phytoremediation of Polluted Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbe assisted Phytoremediation of Polluted Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-0-12-823443-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi-assisted phytoremediation: Concepts, challenges, and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Vimal Pandey, pp.49-100, 2022, 978-0-12-822893-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822893-7.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microbial-aided phytostabilization of trace element contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauddh, Kuldeep; Ma, Ying. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbe-assisted Phytoremediation of Polluted Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.165-206, 2022, 978-0-12-823443-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823443-3.00015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Combined Use of Beneficial Bacteria and Arbuscular Mycorrhizal Fungi for the Biocontrol of Plant Cryptogamic Diseases: Evidence, Methodology, and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbiotic Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, Springer International Publishing, pp.429-468, 2021, Soil Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51916-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180469v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Use of Beneficial Bacteria and Arbuscular Mycorrhizal Fungi for the Biocontrol of Plant Cryptogamic Diseases: Evidence, Methodology, and Limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiotic Soil Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-0-12-822893-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624788v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Overview and Adaptability Strategies of Tamarix Plants, T. articulata and T. gallica to Abiotic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Trodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bhoopandher, Giri; Mahaveer Prasad, Sharma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Stress Biology : strtegies and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.401-433, 2020, 978-981-15-9379-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-9380-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Native Arbuscular Mycorrhizal Fungi and Pseudomonas fluorescens on Tamarix Shrubs Under Different Salinity Levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi Alleviate Soil Salinity Stress in Arid and Semiarid Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giri, Bhoopander (Dir.); Varma, Ajit (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms in Saline Environments: Strategies and Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, Springer International Publishing, pp.265-283, 2019, Soil Biology, 978-3-030-18975-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18975-4_11⟩</w:t>
+              <w:t xml:space="preserve">, 56, Springer International Publishing, pp.375-400, 2019, Soil Biology, 978-3-030-18975-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18975-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345968v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi Alleviate Soil Salinity Stress in Arid and Semiarid Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Influence of Native Arbuscular Mycorrhizal Fungi and Pseudomonas fluorescens on Tamarix Shrubs Under Different Salinity Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giri, Bhoopander (Dir.); Varma, Ajit (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms in Saline Environments: Strategies and Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, Springer International Publishing, pp.375-400, 2019, Soil Biology, 978-3-030-18975-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18975-4_16⟩</w:t>
+              <w:t xml:space="preserve">, 56, Springer International Publishing, pp.265-283, 2019, Soil Biology, 978-3-030-18975-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18975-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345964v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Potential Bioprotectants Against Aerial Phytopathogens and Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu, Qiang-Sheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbuscular Mycorrhizas and Stress Tolerance of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.195-223, 2017, 978-981-10-4114-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4115-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 Lipids of Mycorrhizas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mycota, vol 9., Fungal Associations, A Comprehensive Treatise on Fungi as Experimental Systems for Basic and Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer Science and Business Media LLC, pp.137-169, 2012, The Mycota book series (MYCOTA,volume 9), 978-3-642-30825-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30826-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propiconazole Toxicity on the Non-Target Organism, the Arbuscular Mycorrhizal Fungus, Glomus irregulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calonne Maryline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carisse, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungicides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, pp.325-346, 2010, 978-953-307-266-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37512,108 +37455,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des huiles essentielles sur sols pollués - Phyteo : étude de faisabilité d’une filière éco-innovante de reconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2021, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37623,114 +37566,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la biosynthèse de la spiramycine chez Streptomyces Ambofacines par les sources azotées, carbonées et les ions phosphate : contrôle du catabolisme de la valine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Lorraine, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994INPL066N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId780"/>
+      <w:footerReference w:type="default" r:id="rId790"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37798,51 +37741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF191A55"/>
+    <w:nsid w:val="D86ADBED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38029,51 +37972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-lounes-hadj-sahraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8478-0128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158657578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip &#352;afran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mohanaraj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c05099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bullaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Oufensou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ofori-Agyemang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Manu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Laloge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Francin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169527" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Poelmans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akachoud Oumaima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Hafida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laruelle Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Natacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Broudi Said" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2024.2401441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delaeter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12071281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencherif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dalp&#232;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-024-01015-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Akachoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouamama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Broudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#233;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3020030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencherif Karima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbaya Amima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misoumi Ahlam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Zoubida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-022-03145-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisserant Beno&#238;t" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Zoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benkebboura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Jerbi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Ben Jeddi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103436" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00802-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bahri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150748" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122716" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stefani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sabourin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Banchini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;guin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00946-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Hadj Youcef Taibi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Smail-Saadoun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdellaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Makhlouf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v12n4p77" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241794" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367895v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi M." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labidi S." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s-Hadj Sahraoui A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalp&#233; Y." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jeddi F." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djaballah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brahimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutekrabt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2019.06.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Jeddi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalp&#233; Yolande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0609-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jmal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dalp&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Jeddi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Driai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arifa Beddiar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.08.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367917v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari-Elwedi B." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa M." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari Elwedi B." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Jeddi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0405-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B486TWC0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346054v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.030" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81CSC3X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346052v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.08.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV14372-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367922v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallander H." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346064v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muchembled" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/aga.v20i2.1746" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346073v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2005.12.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JL9K92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346067v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.02.025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBCWMCGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346086v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Newsam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Robinson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.05.040" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZC5L4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2004.11.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FS4LH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346082v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palhol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couturier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.02.011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXTQXDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177119v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2087" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176915v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2155" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346088v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cogan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2001.00035.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129275v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630008028542" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346090v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-106" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280875" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346094v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benslimane" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050671" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SNC5V300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346095v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Benslimane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lefebvre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-9592(95)00008-9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PBMT0WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346100v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(95)00029-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RBHSBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m95-110" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346098v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00314585" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KJCMVWT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346104v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alderson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ritchie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cappellano" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cool" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ivanova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90072-a" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT656X5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462383v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497281v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104816v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagano Taj" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Wilfried" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041000v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322164v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040995v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464223v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villanueva Rosales" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827298v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935183v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bouznif" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622543v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934975v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629300v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588253v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934957v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndour P.M. Sitor" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staes Laura" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G." TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genies L." TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733701v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622710v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625615v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935119v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934943v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patrick" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622719v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349189v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453555v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350846v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307185v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348829v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04346061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345978v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Qaddoury" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401225v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352242v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amima Hasbaya" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356815v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferrant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128703v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Randoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361381v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bourgueba" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401596v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclercq J." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401593v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussaima Akachoud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaddoury A." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345967v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053016v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364906v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453485v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carton" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouguerba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Domon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408807v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloris Mistrulli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401210v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducousso-D&#233;trez A." TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401594v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducousso-Detrez A." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401204v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053019v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364923v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hmida S." TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi K." TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjaibia W." TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401117v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama H." TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401048v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalpe Y." TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi F. Ben" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401589v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401085v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijri M." TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401136v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401583v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay F." TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - HadjSahraoui" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364931v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401569v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052923v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400930v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362393v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400961v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400940v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400921v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052909v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350870v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367853v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367843v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua J." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368403v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368402v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368400v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364155v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04347975v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363730v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Youssfi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364129v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Firmin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364808v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364800v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin S." TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364813v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364842v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364894v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgui S." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364889v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933737v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323681v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bullaro Vincenzo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oufensou Safa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933733v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588258v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langrand Julien" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603410v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128687v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399188v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352317v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Bouzekri" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane Bencherif" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399191v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453582v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361614v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361635v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349196v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Djaballah" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Brahimi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348352v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056059v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgueba" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055248v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352247v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055642v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055639v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354566v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399362v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361620v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055247v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055151v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055590v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055585v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055243v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354498v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399166v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055591v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399328v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399173v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399134v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Alam" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399310v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350876v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410023v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399148v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054466v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399198v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354367v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jbeli Ibtissem" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hmida" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368409v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354205v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hmida" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Billel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354054v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meddad-Hamza" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368410v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353893v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349500v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari Elwedi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353848v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349481v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben El Hadj" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180473v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180469v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362376v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Trodi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9380-2_14" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345968v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18975-4_11" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345964v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18975-4_16" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiane Djouher" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760770v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751326v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL066N" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anissa-lounes-hadj-sahraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8478-0128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158657578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delaeter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tisserant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Abdellatif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-026-01257-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Akachoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouamama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Jerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ettlili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khanfir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne B.M. Hammami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-026-01129-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip &#352;afran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mohanaraj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c05099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bullaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Martinelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Oufensou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencherif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tifour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dalp&#232;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-024-01015-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Broudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofori-Agyemang Felix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burges Aritz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterlot Christophe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127816" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akachoud Oumaima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Hafida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laruelle Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Natacha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Broudi Said" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2024.2401441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ofori-Agyemang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Manu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Laloge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Francin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Poelmans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131918" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12071281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencherif Karima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbaya Amima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misoumi Ahlam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Zoubida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-022-03145-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#233;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3020030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Zoubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benkebboura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Ben Jeddi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103436" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00802-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122716" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bahri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Hadj Youcef Taibi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noria Smail-Saadoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdellaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Makhlouf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v12n4p77" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dalp&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Jeddi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241794" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955198v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Stefani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sabourin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Banchini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;guin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00946-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487361v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djaballah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brahimi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutekrabt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2019.06.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQBNG7K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanaa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalp&#233; Yolande" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0609-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jmal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Jeddi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345973v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Driai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arifa Beddiar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.08.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari-Elwedi B." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa M." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalp&#233; Y." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari Elwedi B." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346051v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Jeddi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0405-z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B486TWC0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346054v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.030" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81CSC3X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.08.016" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV14372-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367922v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jeddi F." TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallander H." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muchembled" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/aga.v20i2.1746" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346073v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2005.12.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JL9K92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346067v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.02.025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBCWMCGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346086v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Newsam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Robinson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.05.040" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZC5L4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346081v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2004.11.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FS4LH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346082v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palhol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couturier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.02.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXTQXDG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177119v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2087" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176915v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2155" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cogan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2001.00035.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346092v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280875" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346090v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-106" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129275v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630008028542" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Benslimane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lefebvre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-9592(95)00008-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PBMT0WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346094v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benslimane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530050671" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SNC5V300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346100v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-0229(95)00029-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RBHSBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346103v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m95-110" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346098v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00314585" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KJCMVWT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alderson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ritchie" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cappellano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cool" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ivanova" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90072-a" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT656X5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497281v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041000v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104816v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagano Taj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Wilfried" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322164v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040995v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villanueva Rosales" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267080v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629300v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934975v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733701v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934957v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndour P.M. Sitor" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staes Laura" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G." TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genies L." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622710v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934943v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patrick" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622719v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827298v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935183v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bouznif" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P." TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622543v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401225v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348829v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04346061v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345978v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Qaddoury" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453555v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307185v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350846v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356815v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferrant" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352242v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amima Hasbaya" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128703v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Randoux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bourgueba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349189v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401596v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclercq J." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401593v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaddoury A." TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345967v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053016v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401210v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408807v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloris Mistrulli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401594v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364906v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi M." TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labidi S." TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453485v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouguerba" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Domon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401204v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053019v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401117v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama H." TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401048v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalpe Y." TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeddi F. Ben" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401589v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401085v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijri M." TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401136v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401583v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay F." TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - HadjSahraoui" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364931v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364923v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hmida S." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi K." TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjaibia W." TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052923v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400930v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362393v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400940v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400961v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400921v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401569v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350870v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052909v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367843v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua J." TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367853v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368403v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368402v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368400v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363730v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Youssfi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364129v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Firmin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364808v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364800v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin S." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04347975v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364155v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364813v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364842v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364894v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgui S." TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364889v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933737v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933733v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323681v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bullaro Vincenzo" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oufensou Safa" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588258v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langrand Julien" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603410v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399188v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128687v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399191v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352317v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Bouzekri" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane Bencherif" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453582v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352247v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Djaballah" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Brahimi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055248v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349196v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348352v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056059v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgueba" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055642v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055639v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354566v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399362v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361620v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361635v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361614v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055247v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055590v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14102.40004" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055151v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055585v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055591v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399166v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354498v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055243v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399173v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399134v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Alam" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399310v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350876v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410023v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399148v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054466v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399198v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399328v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354367v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jbeli Ibtissem" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hmida" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368409v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354205v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hmida" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Billel" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354054v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meddad-Hamza" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368410v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353893v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349500v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zougari Elwedi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353848v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349481v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben El Hadj" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180473v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180469v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362376v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Trodi" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9380-2_14" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345964v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18975-4_16" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345968v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18975-4_11" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760770v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751326v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL066N" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>