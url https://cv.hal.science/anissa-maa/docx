--- v0 (2026-03-11)
+++ v1 (2026-05-18)
@@ -306,716 +306,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An “Indigenous” Migration Control? Coloniality and Contrasting Effects of Peer-to-Peer Intermediation in the Implementation of Voluntary Returns from Morocco [English Version]</w:t>
+                <w:t xml:space="preserve">Un contrôle migratoire « indigène » ? Colonialité et effets contrastés de l’intermédiation par les pairs dans la mise en œuvre des retours volontaires depuis le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.79-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12j3m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.24554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080141v1</w:t>
+                <w:t xml:space="preserve">hal-04735725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Directed Towards Migrants and the (Un)Making of Borders: An Interdisciplinary Perspective Between Countries of Origin, Transit, and Destination</w:t>
+                <w:t xml:space="preserve">Négocier l’éloignement au quotidien. Le rôle ambivalent des migrants et des intermédiaires dans les « retours volontaires » depuis le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine van Neste-Gottignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08865655.2023.2261455⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735749v1</w:t>
+                <w:t xml:space="preserve">hal-04735765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier l’éloignement au quotidien. Le rôle ambivalent des migrants et des intermédiaires dans les « retours volontaires » depuis le Maroc</w:t>
+                <w:t xml:space="preserve">Autonomy of migration in the light of deportation. Ethnographic and theoretical accounts of entangled appropriations of voluntary returns from Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1915⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02637758221140885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735765v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy of migration in the light of deportation. Ethnographic and theoretical accounts of entangled appropriations of voluntary returns from Morocco</w:t>
+                <w:t xml:space="preserve">Information Directed Towards Migrants and the (Un)Making of Borders: An Interdisciplinary Perspective Between Countries of Origin, Transit, and Destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia van Dessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine van Neste-Gottignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (6), pp.895-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02637758221140885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2023.2261455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735774v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contrôle migratoire « indigène » ? Colonialité et effets contrastés de l’intermédiation par les pairs dans la mise en œuvre des retours volontaires depuis le Maroc</w:t>
+                <w:t xml:space="preserve">An “Indigenous” Migration Control? Coloniality and Contrasting Effects of Peer-to-Peer Intermediation in the Implementation of Voluntary Returns from Morocco [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.79-100. </w:t>
+              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.24554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12j3m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735725v1</w:t>
+                <w:t xml:space="preserve">hal-05080141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La morgue, la forêt et le presbytère ». Articulations entre expérience migratoire et violence des frontières dans le Nord du Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Aimer et contrôler son prochain » ? Imbrications négociées des logiques compassionnelle et sécuritaire chez les acteurs confessionnels chrétiens dans l’industrie migratoire marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/emam.4192⟩</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 96 (3), pp.43-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.096.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735781v1</w:t>
+                <w:t xml:space="preserve">hal-04735788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Migrants do the (Border)Work? Conflicting Dynamics and Effects of “Peer-to-peer” Intermediation in North and West Africa</w:t>
+                <w:t xml:space="preserve">« La morgue, la forêt et le presbytère ». Articulations entre expérience migratoire et violence des frontières dans le Nord du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ida Marie Savio Vammen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (6), pp.995-1013. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08865655.2022.2108111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/emam.4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735758v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aimer et contrôler son prochain » ? Imbrications négociées des logiques compassionnelle et sécuritaire chez les acteurs confessionnels chrétiens dans l’industrie migratoire marocaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Migrants do the (Border)Work? Conflicting Dynamics and Effects of “Peer-to-peer” Intermediation in North and West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Maâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia van Dessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anissa Maâ</w:t>
+                <w:t xml:space="preserve">Ida Marie Savio Vammen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 96 (3), pp.43-62. </w:t>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6), pp.995-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.096.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2022.2108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735788v1</w:t>
+                <w:t xml:space="preserve">hal-04735758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing collaboration in the deportation field: intermediation and the institutionalisation of the International Organisation for Migration’s ‘voluntary return’ programmes in Morocco</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ma&#226;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Dessel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine van Neste-Gottignies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2261455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1915" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758221140885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Marie Savio Vammen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2022.2108111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2020.1800210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.18653" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ma&#226;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24554" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1915" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758221140885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Dessel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine van Neste-Gottignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2023.2261455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Marie Savio Vammen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2022.2108111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2020.1800210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.18653" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>