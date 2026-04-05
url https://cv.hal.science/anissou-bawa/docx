--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -115,161 +115,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of climate change on suitable areas for the underutilized crop Cyperus esculentus (tiger nut) and implications for production expansion and conservation in Togo, West Africa</w:t>
+                <w:t xml:space="preserve">Utilization and Producers’ Knowledge of Pigeon Pea (Cajanus cajan (L.) Millsp.) in Togo (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Kibalou Palanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Idohou Kadjogbé Ayena</w:t>
+                <w:t xml:space="preserve">Banla Essohouna Modom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dowo Michée Adjacou</w:t>
+                <w:t xml:space="preserve">Béré Tchabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dèhouégnon Houehanou</w:t>
+                <w:t xml:space="preserve">Ghislain Comlan Akabassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">Economic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (3), pp.324-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44279-025-00276-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12231-025-09652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342318v1</w:t>
+                <w:t xml:space="preserve">hal-05342314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
               </w:r>
@@ -328,467 +328,467 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batawila Komlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342315v1</w:t>
+                <w:t xml:space="preserve">hal-05299059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban green spaces in kara city (Togo): Typology and community expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
+                <w:t xml:space="preserve">Modeling the impact of climate change on suitable areas for the underutilized crop Cyperus esculentus (tiger nut) and implications for production expansion and conservation in Togo, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kibalou Palanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Idohou Kadjogbé Ayena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atato Abalo</w:t>
+                <w:t xml:space="preserve">Dowo Michée Adjacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toyou Donald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kansiwoe Yawo</w:t>
+                <w:t xml:space="preserve">Thierry Dèhouégnon Houehanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.25.1.0097⟩</w:t>
+              <w:t xml:space="preserve">Discover Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44279-025-00276-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972939v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
+                <w:t xml:space="preserve">Urban green spaces in kara city (Togo): Typology and community expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atato Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyou Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kansiwoe Yawo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1488 - 1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.25.1.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299059v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization and Producers’ Knowledge of Pigeon Pea (Cajanus cajan (L.) Millsp.) in Togo (West Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadanga Ali Kpatcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akabassi Comlan Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batawila Komlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (3), pp.324-341. </w:t>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12231-025-09652-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i94611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342314v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of African yam bean (Sphenostylis stenocarpa) accessions grown in Togo for nutritional and antinutritional properties</w:t>
               </w:r>
@@ -1703,51 +1703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>