--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -81,195 +81,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization and Producers’ Knowledge of Pigeon Pea (Cajanus cajan (L.) Millsp.) in Togo (West Africa)</w:t>
+                <w:t xml:space="preserve">Modeling the impact of climate change on suitable areas for the underutilized crop Cyperus esculentus (tiger nut) and implications for production expansion and conservation in Togo, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Kibalou Palanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banla Essohouna Modom</w:t>
+                <w:t xml:space="preserve">Jacques Idohou Kadjogbé Ayena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béré Tchabana</w:t>
+                <w:t xml:space="preserve">Dowo Michée Adjacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Comlan Akabassi</w:t>
+                <w:t xml:space="preserve">Thierry Dèhouégnon Houehanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (3), pp.324-341. </w:t>
+              <w:t xml:space="preserve">Discover Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12231-025-09652-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44279-025-00276-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342314v1</w:t>
+                <w:t xml:space="preserve">hal-05342318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
               </w:r>
@@ -328,1118 +328,1516 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batawila Komlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i94611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299059v1</w:t>
+                <w:t xml:space="preserve">hal-05342315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of climate change on suitable areas for the underutilized crop Cyperus esculentus (tiger nut) and implications for production expansion and conservation in Togo, West Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Idohou Kadjogbé Ayena</w:t>
+                <w:t xml:space="preserve">Urban green spaces in kara city (Togo): Typology and community expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dowo Michée Adjacou</w:t>
+                <w:t xml:space="preserve">Atato Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dèhouégnon Houehanou</w:t>
+                <w:t xml:space="preserve">Toyou Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kansiwoe Yawo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44279-025-00276-7⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1488 - 1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.25.1.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342318v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban green spaces in kara city (Togo): Typology and community expectations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants socioéconomiques de l’adoption des pratiques agroécologiques au Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toyou Donald</w:t>
+                <w:t xml:space="preserve">Kouyadéga Djalna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kansiwoe Yawo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikemina Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malouwa Bata Bake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padabo Kèmèm Tata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.25.1.0097⟩</w:t>
+              <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59384/recopays.tg.v5i2.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972939v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilization and Producers’ Knowledge of Pigeon Pea (Cajanus cajan (L.) Millsp.) in Togo (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kibalou Palanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banla Essohouna Modom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béré Tchabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Comlan Akabassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i94611⟩</w:t>
+              <w:t xml:space="preserve">Economic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (3), pp.324-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12231-025-09652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342315v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of African yam bean (Sphenostylis stenocarpa) accessions grown in Togo for nutritional and antinutritional properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadanga Ali Kpatcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akabassi Comlan Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batawila Komlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342316v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de las dinámicas de urbanización en África a partir de la base Geopolis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+                <w:t xml:space="preserve">Evaluation of African yam bean (Sphenostylis stenocarpa) accessions grown in Togo for nutritional and antinutritional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kibalou Palanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis San Emeterio</w:t>
+                <w:t xml:space="preserve">Awovi Selom Ahonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Chatel</w:t>
+                <w:t xml:space="preserve">Koffi Batchazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Gazel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essohouna Modom Banla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frfst.2025.1659294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509468v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Air Pollutant Concentrations in Plant Species in Relation to Pollution Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité spatiale des émissions du CO2 en fonction de la dynamique des affectations des terres forestières de la Région Centrale du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hodabalo Kamou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anissou Bawa</w:t>
+                <w:t xml:space="preserve">Kombate Bimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodjovi Mawuégnigan Léonard Agbodan</w:t>
+                <w:t xml:space="preserve">Folega Fousseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akpisso Aniko Polo</w:t>
+                <w:t xml:space="preserve">Dourma Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kpérkouma Wala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Air Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojap.2021.103004⟩</w:t>
+              <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59384/recopays.tg.v4i2.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922569v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Women in Maintaining Suburban Agricultural Land in Togo (West Africa)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du changement climatique sur la gestion et la conservation des parcs agroforestiers à rônier (Borassus aethiopum Mart.) au Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hodabalo Kamou</w:t>
+                <w:t xml:space="preserve">Kombate Bimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Batawila</w:t>
+                <w:t xml:space="preserve">Atakpama Wouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Imbernon</w:t>
+                <w:t xml:space="preserve">Tidjani Olougbeniga Reinatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dourma Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OALib Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 08 (12), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/oalib.1108182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59384/recopays.tg.v4i2.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922554v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estudio de las dinámicas de urbanización en África a partir de la base Geopolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis San Emeterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXXIX (III), pp.121-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Women in Maintaining Suburban Agricultural Land in Togo (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouyadega Djalna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodabalo Kamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Batawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 08 (12), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1108182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Air Pollutant Concentrations in Plant Species in Relation to Pollution Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawson Tevi Atator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodabalo Kamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjovi Mawuégnigan Léonard Agbodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akpisso Aniko Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (03), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojap.2021.103004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of the Types of Air Pollutants Prepondering in the City of Lome in Togo (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawson Tevi Atator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodabalo Kamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjovi Mawuégnigan Léonard Agbodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akpisso Aniko Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (04), pp.729-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/acs.2021.114043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,114 +1847,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations des périphéries urbaines au sud du Togo : des espaces ruraux à l'épreuve du peuplement et de la marchandisation des terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Montpellier, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017MONTT077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01692114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1703,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyad&#233;ga Djalna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikemina Pilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malouwa Bata Bake" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padabo K&#232;m&#232;m Tata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v5i2.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kombate Bimare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folega Fousseni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dourma Marra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;rkouma Wala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakpama Wouyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Olougbeniga Reinatou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>