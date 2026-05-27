--- v2 (2026-04-26)
+++ v3 (2026-05-27)
@@ -249,421 +249,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
+                <w:t xml:space="preserve">Déterminants socioéconomiques de l’adoption des pratiques agroécologiques au Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bawa Anissou</w:t>
+                <w:t xml:space="preserve">Kouyadéga Djalna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
+                <w:t xml:space="preserve">Mikemina Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadanga Ali Kpatcha</w:t>
+                <w:t xml:space="preserve">Malouwa Bata Bake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akabassi Comlan Ghislain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Batawila Komlan</w:t>
+                <w:t xml:space="preserve">Padabo Kèmèm Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i94611⟩</w:t>
+              <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59384/recopays.tg.v5i2.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342315v1</w:t>
+                <w:t xml:space="preserve">hal-05586295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban green spaces in kara city (Togo): Typology and community expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atato Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyou Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kansiwoe Yawo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.1488 - 1496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30574/wjarr.2025.25.1.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socioéconomiques de l’adoption des pratiques agroécologiques au Togo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissou Bawa</w:t>
+                <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bawa Anissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikemina Pilo</w:t>
+                <w:t xml:space="preserve">Kadanga Ali Kpatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malouwa Bata Bake</w:t>
+                <w:t xml:space="preserve">Akabassi Comlan Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padabo Kèmèm Tata</w:t>
+                <w:t xml:space="preserve">Batawila Komlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59384/recopays.tg.v5i2.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i94611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586295v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization and Producers’ Knowledge of Pigeon Pea (Cajanus cajan (L.) Millsp.) in Togo (West Africa)</w:t>
               </w:r>
@@ -783,103 +783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Animal Health through Traditional Use of Plants in the Central Region of Togo, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palanga Koffi Kibalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadanga Ali Kpatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akabassi Comlan Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batawila Komlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (9), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,102 +1064,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kombate Bimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folega Fousseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dourma Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kpérkouma Wala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59384/recopays.tg.v4i2.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1198,102 +1198,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kombate Bimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atakpama Wouyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bawa Anissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidjani Olougbeniga Reinatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dourma Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ecosystèmes et Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59384/recopays.tg.v4i2.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2101,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyad&#233;ga Djalna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikemina Pilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malouwa Bata Bake" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padabo K&#232;m&#232;m Tata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v5i2.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kombate Bimare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folega Fousseni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dourma Marra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;rkouma Wala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakpama Wouyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Olougbeniga Reinatou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kibalou Palanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Idohou Kadjogb&#233; Ayena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowo Mich&#233;e Adjacou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#232;hou&#233;gnon Houehanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00276-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyad&#233;ga Djalna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikemina Pilo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malouwa Bata Bake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padabo K&#232;m&#232;m Tata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v5i2.169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawa Anissou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanga Koffi Kibalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atato Abalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyou Donald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kansiwoe Yawo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.25.1.0097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadanga Ali Kpatcha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akabassi Comlan Ghislain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batawila Komlan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banla Essohouna Modom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233; Tchabana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Comlan Akabassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-025-09652-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awovi Selom Ahonon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Batchazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohouna Modom Banla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2025.1659294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kombate Bimare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folega Fousseni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dourma Marra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;rkouma Wala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakpama Wouyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Olougbeniga Reinatou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59384/recopays.tg.v4i2.118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouyadega Djalna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Kamou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1108182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawson Tevi Atator" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Mawu&#233;gnigan L&#233;onard Agbodan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akpisso Aniko Polo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojap.2021.103004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2021.114043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>