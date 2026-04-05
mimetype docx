--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1210,277 +1210,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution in yeasts.</w:t>
+                <w:t xml:space="preserve">Identification and characterization of two alpha-1,6-mannosyltransferases, Anl1p and Och1p, in the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dujon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Barnay-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Boisramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie J. M. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (pt7), pp.2185-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.26887-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104411v1</w:t>
+                <w:t xml:space="preserve">hal-02683125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of two alpha-1,6-mannosyltransferases, Anl1p and Och1p, in the yeast Yarrowia lipolytica</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome evolution in yeasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.26887-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly representative two-hybrid genomic library for the yeast Yarrowia lipolytica</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olazabal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dapzol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13112597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Baudevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chauvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita A. Baudevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. da Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05044-11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kabani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-008-0190-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCST8HQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisram&#233; Anita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasles Marion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babour Anna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckerich Jean-Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chasles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Beckerich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0084-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490C08CC265AAF4EC906236C2C614C285A492ACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26887-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Kabani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.47.30903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boisram&#233;-Baudevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.20.11668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boisram&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olazabal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dapzol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13112597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Baudevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chauvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita A. Baudevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Cornu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. da Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05044-11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kabani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-008-0190-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCST8HQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisram&#233; Anita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasles Marion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babour Anna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckerich Jean-Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chasles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Beckerich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0084-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490C08CC265AAF4EC906236C2C614C285A492ACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26887-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Kabani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.47.30903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boisram&#233;-Baudevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.20.11668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boisram&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>