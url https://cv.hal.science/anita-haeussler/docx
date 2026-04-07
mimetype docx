--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1733,144 +1733,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-step thermochemical cycles using fibrous ceria pellets for H2 production and CO2 reduction in packed-bed solar reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.e00328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365953v1</w:t>
+                <w:t xml:space="preserve">hal-03365928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and thermochemical redox cycling of porous ceria microspheres for renewable fuels production from solar-aided water-splitting and CO 2 utilization</w:t>
               </w:r>
@@ -1954,118 +1928,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step thermochemical cycles using fibrous ceria pellets for H2 production and CO2 reduction in packed-bed solar reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anita Haeussler</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.e00328. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365928v1</w:t>
+                <w:t xml:space="preserve">hal-03365953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing and two-step redox cycling of ordered porous ceria structures for solar-driven thermochemical fuel production</w:t>
               </w:r>
@@ -2240,425 +2240,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step CO2 and H2O splitting using perovskite-coated ceria foam for enhanced green fuel production in a porous volumetric solar reactor</w:t>
+                <w:t xml:space="preserve">Solar Redox Cycling of Ceria Structures Based on Fiber Boards, Foams, and Biomimetic Cork-Derived Ecoceramics for Two-Step Thermochemical H2O and CO2 Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cartoixa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando A. Costa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandra Barreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. F. Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101257⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.9037-9049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931720v1</w:t>
+                <w:t xml:space="preserve">hal-02931743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance cork-templated ceria for solar thermochemical hydrogen production via two-step water-splitting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Costa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandra Barreiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mouquinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.3077-3089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SE00318B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Redox Cycling of Ceria Structures Based on Fiber Boards, Foams, and Biomimetic Cork-Derived Ecoceramics for Two-Step Thermochemical H2O and CO2 Splitting</w:t>
+                <w:t xml:space="preserve">Two-step CO2 and H2O splitting using perovskite-coated ceria foam for enhanced green fuel production in a porous volumetric solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Alexandra Barreiros</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. F. Caetano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Cartoixa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (7), pp.9037-9049. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.101257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c01240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931743v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar thermochemical fuel production from H2O and CO2 splitting via two-step redox cycling of reticulated porous ceria structures integrated in a monolithic cavity-type reactor</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cartoixa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.117649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2902,295 +2902,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (5), pp.657-684. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310040v1</w:t>
+                <w:t xml:space="preserve">hal-02146514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.657-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146514v1</w:t>
+                <w:t xml:space="preserve">hal-02310040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stoichiometric Redox Active Perovskite Materials for Solar Thermochemical Fuel Production: A Review</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule. Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles. Flamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baltus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Simeonidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theopoula Asimakidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makridis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01567" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Simeonidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kellartzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makridis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4394001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00328" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caetano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mouquinho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE00318B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Costa Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. F. Caetano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c01240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Ana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule. Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles. Flamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baltus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Simeonidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theopoula Asimakidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makridis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01567" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Simeonidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kellartzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makridis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4394001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Costa Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. F. Caetano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c01240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caetano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mouquinho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE00318B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Ana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>