--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-driven Calcination of Natural and Wastes CaCO3-based Materials for thermochemical Energy Storage</w:t>
+                <w:t xml:space="preserve">Solar-driven Ca-Looping using Wastes and Natural CaCO3-based Materials for Thermochemical Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Teixeira</w:t>
+                <w:t xml:space="preserve">Paule. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Dias</w:t>
+                <w:t xml:space="preserve">Ricardo N. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Gilles. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Carbon Dioxide Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">20th ICCDU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690826v1</w:t>
+                <w:t xml:space="preserve">hal-04785484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-driven Ca-Looping using Wastes and Natural CaCO3-based Materials for Thermochemical Energy Storage</w:t>
+                <w:t xml:space="preserve">Solar-driven Calcination of Natural and Wastes CaCO3-based Materials for thermochemical Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule. Teixeira</w:t>
+                <w:t xml:space="preserve">Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo N. Dias</w:t>
+                <w:t xml:space="preserve">Ricardo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles. Flamant</w:t>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICCDU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
+              <w:t xml:space="preserve">20th International Conference on Carbon Dioxide Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785484v1</w:t>
+                <w:t xml:space="preserve">hal-04690826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLE-DE-SOL : vers une meilleure maitrise du flux solaire concentré et de la température au foyer de la centrale à tour Thémis et du four solaire de 1000 kW à Odeillo</w:t>
               </w:r>
@@ -1361,295 +1361,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin Oxide Nanoparticles via Solar Vapor Deposition for Hexavalent Chromium Remediation</w:t>
+                <w:t xml:space="preserve">Solar-Assisted Approach for the Synthesis of Nanoadsorbents for Biogas Desulfurization Using Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Simeonidis</w:t>
+                <w:t xml:space="preserve">Kostas Simeonidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Kalaitzidou</w:t>
+                <w:t xml:space="preserve">C Martinez-Boubeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theopoula Asimakidou</w:t>
+                <w:t xml:space="preserve">I Kellartzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Martinez-Boubeta</w:t>
+                <w:t xml:space="preserve">A Makridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonios Makridis</w:t>
+                <w:t xml:space="preserve">E Delli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (15), pp.13902-13911. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4394001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241261v1</w:t>
+                <w:t xml:space="preserve">hal-04241246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-Assisted Approach for the Synthesis of Nanoadsorbents for Biogas Desulfurization Using Wastes</w:t>
+                <w:t xml:space="preserve">Tin Oxide Nanoparticles via Solar Vapor Deposition for Hexavalent Chromium Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Simeonidis</w:t>
+                <w:t xml:space="preserve">Konstantinos Simeonidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martinez-Boubeta</w:t>
+                <w:t xml:space="preserve">Kyriaki Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Kellartzis</w:t>
+                <w:t xml:space="preserve">Theopoula Asimakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Makridis</w:t>
+                <w:t xml:space="preserve">Carlos Martinez-Boubeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Delli</w:t>
+                <w:t xml:space="preserve">Antonios Makridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (15), pp.13902-13911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4394001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241246v1</w:t>
+                <w:t xml:space="preserve">hal-04241261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of reactive perovskite materials for solar fuel production via two-step redox cycles: thermochemical activity, thermodynamic properties and reduction kinetics</w:t>
               </w:r>
@@ -1733,534 +1733,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step thermochemical cycles using fibrous ceria pellets for H2 production and CO2 reduction in packed-bed solar reactors</w:t>
+                <w:t xml:space="preserve">Thermochemical solar-driven reduction of CO2 into separate streams of CO and O2 via an isothermal oxygen-conducting ceria membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.e00328. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 422, pp.130026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.130026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365928v1</w:t>
+                <w:t xml:space="preserve">hal-03221085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermochemical redox cycling of porous ceria microspheres for renewable fuels production from solar-aided water-splitting and CO 2 utilization</w:t>
+                <w:t xml:space="preserve">Two-step thermochemical cycles using fibrous ceria pellets for H2 production and CO2 reduction in packed-bed solar reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (2), pp.023902. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.e00328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0055282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357220v1</w:t>
+                <w:t xml:space="preserve">hal-03365928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and thermochemical redox cycling of porous ceria microspheres for renewable fuels production from solar-aided water-splitting and CO 2 utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (2), pp.023902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0055282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365953v1</w:t>
+                <w:t xml:space="preserve">hal-03357220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing and two-step redox cycling of ordered porous ceria structures for solar-driven thermochemical fuel production</w:t>
+                <w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 246, pp.116999. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365894v1</w:t>
+                <w:t xml:space="preserve">hal-03365953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical solar-driven reduction of CO2 into separate streams of CO and O2 via an isothermal oxygen-conducting ceria membrane reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing and two-step redox cycling of ordered porous ceria structures for solar-driven thermochemical fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 422, pp.130026. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 246, pp.116999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.130026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221085v1</w:t>
+                <w:t xml:space="preserve">hal-03365894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Redox Cycling of Ceria Structures Based on Fiber Boards, Foams, and Biomimetic Cork-Derived Ecoceramics for Two-Step Thermochemical H2O and CO2 Splitting</w:t>
               </w:r>
@@ -3325,103 +3325,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar-driven Calcination of Natural Limestone and Marble Wastes for Calcium Looping Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro de Química Estrutural Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t>
@@ -3972,51 +3972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule. Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles. Flamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baltus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Simeonidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theopoula Asimakidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makridis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01567" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Simeonidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kellartzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makridis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4394001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Costa Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. F. Caetano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c01240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caetano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mouquinho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE00318B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Ana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule. Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles. Flamant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baltus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Simeonidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kellartzis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makridis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4394001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Simeonidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theopoula Asimakidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Boubeta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makridis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00328" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Costa Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. F. Caetano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c01240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caetano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mouquinho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE00318B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Ana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>