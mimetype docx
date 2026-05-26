--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anita Jorge </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement et préservation du paysage sonore de la nation en guerre dans le cinéma officiel britannique de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoutes situées : technique, esthétique et politique de l'enregistrement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Université de Lausanne, Jan 2026, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advent of Sound Films in 1930s Britain: from the “Purest Form of Cinema” to “Photographs of People Talking?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2025 - Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped in a web of fate&amp;quot;: la bande-son de Philip Glass pour le &amp;quot;film noir documentaire&amp;quot; The Thin Blue Line (Errol Morris, 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruire le réel : la non-fiction narrative au prisme de l’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Université Sorbonne Nouvelle; Textes et Cultures, Feb 2024, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying “a living conception of the community” and “making peace exciting” through the treatment of sound in official WW2 British documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2023 - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son comme élément fédérateur de la nation dans les documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Musique et littérature – Géographies musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS; LLA CREATIS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of the Welsh language and sounds in The Silent Village (1943, dir. Humphrey Jennings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Voices and Languages in English-Speaking Cinema and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; CECILLE, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« It was the real thing » : le réalisme sonore dans les documentaires officiels britanniques de la Seconde Guerre mondiale et sa perception par le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas en contexte de guerre : histoire, création, réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; CERILAC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It was the real thing&amp;quot;: réalisme sonore dans les documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cin&amp;MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective et mise en valeur des techniciens dans l’industrie documentaire britannique (1930-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs, bandes et collaborations dans le cinéma et l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA SEPPIA; Création collective au cinéma; AFECCAV; ENSAV; Université Toulouse II - Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding the British nation together through aural icons and sound bridges in official WW2 documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude :Sound and Space : espaces sonores dans le cinéma et les productions audiovisuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en études sonores : l'exemple des documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Work in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Blended together in one great symphony” : official documentaries of World War II Britain and the soundscape of the nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception augmentée : Au-delà des images fixes - Enhanced perception : Beyond Fixed Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale SHS - Université de Lille, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing the traumatic sounds of the Blitz in official British WW2 documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Sound and Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bloomington, Indiana, Feb 2021, Bloomington, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits de guerre et sons de films : le cinéma documentaire britannique pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2L2S; Université de Lorraine, Dec 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Symphony of Britain at War” or the “Rhythm of Work-a-day Britain”? » : Len Lye’s When the Pie Was Opened (1941) and the Musicalisation of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in Documentary Film Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Huddersfield, Feb 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice is Mightier than the Gun&amp;quot; : résistance vocale et spectre du silence dans le cinéma britannique de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et Silence dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA; Université de Lorraine, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le Blitz, Entendre la nation : récit individuel du Blitz et construction d’une identité collective sonore dans le cinéma britannique de la Seconde Guerre mondiale (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de guerre : commémorations, reconstitutions, récits de guerres dans le monde anglophone (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal Soundscapes in Powell and Pressburger’s Wartime Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and the Screen Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West London, Nov 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal Soundscapes in Powell and Pressburger’s Wartime Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Place in European Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huston School of Film &amp; Digital Media; NUI Galway, Jul 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding the British Nation Together through Sound in Official Documentaries of the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gaudin; David Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Space in Film: Craft, Aesthetics, Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.199-218, 2025, Music &amp; the Moving Image Series, 9781399544870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Blitz, Listening to the Nation: Personal Narratives of the Blitz and the Construction of a Collective Aural Identity in British Cinema of the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montreal: McGill-Queen’s University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Remembrance: Recollecting and Representing War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreal: McGill-Queen’s University Press, 2022, 9780228010685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ‘Symphony of Britain at War’ or the ‘Rhythm of Workaday Britain’? Len Lye’s When the Pie Was Opened (1941) and the musicalisation of warfare.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundings: documentary film and the listening experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymnes nationaux et chants patriotiques dans les films de fiction britanniques de la Seconde Guerre mondiale : résistance collective et (dés)ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71-72, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of the Welsh Language and Sounds in &amp;lt;i&amp;gt;The Silent Village&amp;lt;/i&amp;gt; (1943, dir. Humphrey Jennings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12d76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rogers et Jeremy Barham, The Music and Sound of Experimental Film, Oxford, Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.6323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée sur la BBC – 1922-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal soundscapes in Powell & Pressburger's wartime films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in European Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.22 - 32. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17411548.2016.1248531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and blind spots: the BBC’s silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blended together in one great symphony » : documentaires officiels britanniques de la Seconde Guerre mondiale et paysage sonore de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Lorraine, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02944713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anita Jorge </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en civilisation britannique et études filmiques - Université Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anita-jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymnes nationaux et chants patriotiques dans les films de fiction britanniques de la Seconde Guerre mondiale : résistance collective et (dés)ancrage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71-72, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of the Welsh Language and Sounds in &amp;lt;i&amp;gt;The Silent Village&amp;lt;/i&amp;gt; (1943, dir. Humphrey Jennings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12d76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rogers et Jeremy Barham, The Music and Sound of Experimental Film, Oxford, Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/map.6323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée sur la BBC – 1922-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal soundscapes in Powell & Pressburger's wartime films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in European Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.22 - 32. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17411548.2016.1248531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding the British Nation Together through Sound in Official Documentaries of the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gaudin; David Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Space in Film: Craft, Aesthetics, Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.199-218, 2025, Music &amp; the Moving Image Series, 9781399544870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Blitz, Listening to the Nation: Personal Narratives of the Blitz and the Construction of a Collective Aural Identity in British Cinema of the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montreal: McGill-Queen’s University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Remembrance: Recollecting and Representing War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreal: McGill-Queen’s University Press, 2022, 9780228010685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ‘Symphony of Britain at War’ or the ‘Rhythm of Workaday Britain’? Len Lye’s When the Pie Was Opened (1941) and the musicalisation of warfare.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundings: documentary film and the listening experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and blind spots: the BBC’s silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mimmoc.10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement et préservation du paysage sonore de la nation en guerre dans le cinéma officiel britannique de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoutes situées : technique, esthétique et politique de l'enregistrement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; Université de Lausanne, Jan 2026, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advent of Sound Films in 1930s Britain: from the “Purest Form of Cinema” to “Photographs of People Talking?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2025 - Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped in a web of fate&amp;quot;: la bande-son de Philip Glass pour le &amp;quot;film noir documentaire&amp;quot; The Thin Blue Line (Errol Morris, 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruire le réel : la non-fiction narrative au prisme de l’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; Université Sorbonne Nouvelle; Textes et Cultures, Feb 2024, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son comme élément fédérateur de la nation dans les documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Musique et littérature – Géographies musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS; LLA CREATIS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conveying “a living conception of the community” and “making peace exciting” through the treatment of sound in official WW2 British documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES 2023 - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of the Welsh language and sounds in The Silent Village (1943, dir. Humphrey Jennings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Voices and Languages in English-Speaking Cinema and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; CECILLE, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« It was the real thing » : le réalisme sonore dans les documentaires officiels britanniques de la Seconde Guerre mondiale et sa perception par le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas en contexte de guerre : histoire, création, réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; CERILAC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It was the real thing&amp;quot;: réalisme sonore dans les documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cin&amp;MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective et mise en valeur des techniciens dans l’industrie documentaire britannique (1930-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs, bandes et collaborations dans le cinéma et l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA SEPPIA; Création collective au cinéma; AFECCAV; ENSAV; Université Toulouse II - Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding the British nation together through aural icons and sound bridges in official WW2 documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude :Sound and Space : espaces sonores dans le cinéma et les productions audiovisuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en études sonores : l'exemple des documentaires officiels britanniques de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Work in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Blended together in one great symphony” : official documentaries of World War II Britain and the soundscape of the nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception augmentée : Au-delà des images fixes - Enhanced perception : Beyond Fixed Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale SHS - Université de Lille, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing the traumatic sounds of the Blitz in official British WW2 documentaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Sound and Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bloomington, Indiana, Feb 2021, Bloomington, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits de guerre et sons de films : le cinéma documentaire britannique pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire 2L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2L2S; Université de Lorraine, Dec 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Symphony of Britain at War” or the “Rhythm of Work-a-day Britain”? » : Len Lye’s When the Pie Was Opened (1941) and the Musicalisation of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in Documentary Film Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Huddersfield, Feb 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice is Mightier than the Gun&amp;quot; : résistance vocale et spectre du silence dans le cinéma britannique de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et Silence dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEA; Université de Lorraine, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le Blitz, Entendre la nation : récit individuel du Blitz et construction d’une identité collective sonore dans le cinéma britannique de la Seconde Guerre mondiale (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de guerre : commémorations, reconstitutions, récits de guerres dans le monde anglophone (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal Soundscapes in Powell and Pressburger’s Wartime Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and the Screen Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West London, Nov 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminal Soundscapes in Powell and Pressburger’s Wartime Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Place in European Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huston School of Film &amp; Digital Media; NUI Galway, Jul 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blended together in one great symphony » : documentaires officiels britanniques de la Seconde Guerre mondiale et paysage sonore de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Lorraine, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02944713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="B0753596"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140616v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d76" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Price" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411548.2016.1248531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02944713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anita-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Jorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d76" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Price" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17411548.2016.1248531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02944713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>