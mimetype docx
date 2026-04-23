--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -179,1330 +179,1464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer et minorités de genre : une stratégie en faveur de l'équité</w:t>
+                <w:t xml:space="preserve">Impact de la COVID-19 sur les personnes en obésité : enquête dans les CSO (centres spécialisés obésité) de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Medaini</w:t>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Droz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Monsaingeon-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Piguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Politiques, expertises et interventions en santé publique, 38 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.261.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417918v1</w:t>
+                <w:t xml:space="preserve">hal-05575440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des personnes non binaires : de quoi parle-t-on ?</w:t>
+                <w:t xml:space="preserve">Cancer et minorités de genre : une stratégie en faveur de l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Medaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179130v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le cancer rencontre le genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Santé des personnes non binaires : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.602.0201⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Santé des minorités sexuelles, sexuées et de genre, 34 (HS2), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264230v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer, territoires et discrimination : des zones rurales aux quartiers prioritaires de la ville (QPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (5), pp.693-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.195.0693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre le vieillir : autour du concept de déprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand le cancer rencontre le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cavalli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.201-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.602.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048333v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps, cancers et genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« C’est normal docteur ? » Normal et pathologique en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.465-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.423.0465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698407v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la mort dans la démence. Les professionnels en France, en Grèce et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et vieillissement : Revue trimestrielle de l'Association québécoise de gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est normal docteur ? » Normal et pathologique en médecine générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Corps, cancers et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La marchandisation des corps, 80, pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048521v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et transidentités : une nouvelle « population à risques » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vivre le vieillir : autour du concept de déprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vivre le vieillir : autour du concept de déprise, 40 (155), pp.9-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493309v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Santé et discriminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cancers et transidentités : une nouvelle « population à risques » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Toulze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clcd.005.0013⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (1), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.20170103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637830v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre dans l'histoire de la maladie cancéreuse : : le façonnement sociétale de la santé et ses inégalités.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction : Santé et discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Santé et discriminations, 3 (5), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.005.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471564v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Surgery and its Implications in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le genre dans l'histoire de la maladie cancéreuse : : le façonnement sociétale de la santé et ses inégalités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293160v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets genrés et générationnels dans l'histoire de la maladie cancéreuse : la façonnement sociétal de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plastic Surgery and its Implications in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+              <w:t xml:space="preserve">Body and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293161v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer et rapports sociaux de genre : des enjeux de présentation à l'adhésion aux soins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets genrés et générationnels dans l'histoire de la maladie cancéreuse : la façonnement sociétal de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93 (6)</w:t>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293157v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporéités &amp;quot;déviantes&amp;quot;, gestion des émotions et prise de risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cancer et rapports sociaux de genre : des enjeux de présentation à l'adhésion aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293155v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corporéités &amp;quot;déviantes&amp;quot;, gestion des émotions et prise de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Différence &amp;quot;honteuse&amp;quot; et chirurgie esthétique : entre l'autonomie subjective des sujets et l'efficacité du contexte normatif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.167-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1512,1168 +1646,1168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les habitants vivent (avec) la pollution. Savoirs d’expérience et régimes de perception des risques de santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Savoirs et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du risque. Faire face aux risques perçus dans les territoires d'après-mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERTOP; Brgm, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02416936v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les aidants professionnels dans le champ de la vieillesse : pénibilités du travail et dynamiques de négociation »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux des sexes: de la perception des risques aux interactions médecins patients »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque intitulé : « Santé, Travail, Sciences Humaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Département Sciences Humaines et Economie du Cancer de l'Institut National du Cancer, à Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293439v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux des sexes: de la perception des risques aux interactions médecins patients »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Les aidants professionnels dans le champ de la vieillesse : pénibilités du travail et dynamiques de négociation »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Département Sciences Humaines et Economie du Cancer de l'Institut National du Cancer, à Paris, France</w:t>
+              <w:t xml:space="preserve">communication au colloque intitulé : « Santé, Travail, Sciences Humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293201v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les facteurs d'usure au travail chez les seniors »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au Colloque International intitulé « Les enjeux socio-organisationels de l'économie du savoir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Université Téluq-UQAM, à Montréal, Canada</w:t>
+              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293435v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cancer et rapports sociaux de genre. Des enjeux de prévention à l'adhésion aux soins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication au colloque international intitulé « Politiques publiques et pratiques professionnelles face aux inégalités sociales de santé. Les cas particuliers du cancer et de la santé mentale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Les facteurs d'usure au travail chez les seniors »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
+              <w:t xml:space="preserve">communication au Colloque International intitulé « Les enjeux socio-organisationels de l'économie du savoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Université Téluq-UQAM, à Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293197v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Habiter et vieillir : les âges du &amp;quot;chez soi&amp;quot; »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Grow old in his own home »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au 2ème congrès de l'AFS, N° RT(f) 2 : « L'étude des modes de vie des retraités, des « personnes âgées », des « seniors » ou de sous-groupes particuliers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">communication de l'European Conference on Equal Opportunities, intitulé “Equal Is Not Enough Dealing with Opportunities in a Diverse Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293453v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les fabriques du corps : entre la construction sociale de la connaissance et la gestion des émotions »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Habiter et vieillir : les âges du &amp;quot;chez soi&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque pluridisciplinaire international intitulé « Fonction émancipatoire de la connaissance et construction sociale des émotions et des sentiments »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">communication au 2ème congrès de l'AFS, N° RT(f) 2 : « L'étude des modes de vie des retraités, des « personnes âgées », des « seniors » ou de sous-groupes particuliers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293452v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le vieillissement comme expérience sociale : nouveaux clivages sociaux, nouvelles formes de solidarité »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Les fabriques du corps : entre la construction sociale de la connaissance et la gestion des émotions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au Colloque international intitulé « Nouveaux clivages sociaux. Nouvelles formes de solidarité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Montréal,, Canada</w:t>
+              <w:t xml:space="preserve">communication au colloque pluridisciplinaire international intitulé « Fonction émancipatoire de la connaissance et construction sociale des émotions et des sentiments »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293445v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Grow old in his own home »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Le vieillissement comme expérience sociale : nouveaux clivages sociaux, nouvelles formes de solidarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication de l'European Conference on Equal Opportunities, intitulé “Equal Is Not Enough Dealing with Opportunities in a Diverse Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Belgique</w:t>
+              <w:t xml:space="preserve">communication au Colloque international intitulé « Nouveaux clivages sociaux. Nouvelles formes de solidarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Montréal,, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293455v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes en changements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire européen sur les résistances masculines aux changements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes en renégociation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pioro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les résistances masculines aux changements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Toulouse, France. pp.109-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2683,905 +2817,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Monsaingeon-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05181372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Troupel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions matériologiques, 252 p., 2024, Épistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé LGBT, Les minorités de genre et de sexualité face aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183 p., 2020, Documents, Jean-Luc Veyssy, 978-2-35687-699-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782356876997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé Parcours de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESMP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159, 2015, Recherche, santé, social, 978-2-8109-0336-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.meida.2015.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, Presses Universitaires du Mirail, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 353 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes : entre changements et résistances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aléas, pp.383, 2005, Collection problèmes d'aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes en changements Actes du séminaire européen sur les résistances masculines aux changements (Toulouse, les 20-21 février 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pioro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3591,2433 +3725,2433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'obésité, lutte contre la grossophobie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-19, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes LGBT face au cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, santé et sciences humaines : manuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belles lettres, pp.404-414, 2021, 978-22-5191-603-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perdre la tête, vieillir et mourir : l’expérience de la mort chez les patients atteints d’Alzheimer en France, en Grèce et en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Le bord de l'eau, pp.11-28, 2020, 978-2-35687-699-7</w:t>
+              <w:t xml:space="preserve">Vivre la Mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129429v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté LGBTI et cancer : besoins de soutien et ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accoucher de la mort… : recourir à une interruption volontaire de grossesse pour motif médical et traiter l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
+              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, Documents, 978-2-35687-699-7</w:t>
+              <w:t xml:space="preserve">Vivre la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé Société, 978-2-8107-0666-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129440v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre la mort : Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Toulze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre la Mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
+              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le bord de l'eau, pp.11-28, 2020, 978-2-35687-699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128717v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer, Minorités de Genre et de Sexualité : un nouvel élément de mesure dans la santé des LGBTIQ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouchka Dubot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.65-72, 2020, Documents, 978-2-35687-699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers, minorités de genre et de sexualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vivre la mort : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anastasia Meidani. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bousigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vivre la Mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491078v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancérologues et interactions de soins : quand le genre s’en mêle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communauté LGBTI et cancer : besoins de soutien et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Anastasia Meidani. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, Documents, 978-2-35687-699-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.meida.2020.01.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491080v1</w:t>
+                <w:t xml:space="preserve">hal-02129440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoucher de la mort… : recourir à une interruption volontaire de grossesse pour motif médical et traiter l’incertitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cancers, minorités de genre et de sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
+              <w:t xml:space="preserve">Anastasia Meidani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre la mort</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.161-178, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2020.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128684v1</w:t>
+                <w:t xml:space="preserve">hal-02491078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perdre la tête, vieillir et mourir : l’expérience de la mort chez les patients atteints d’Alzheimer en France, en Grèce et en Suède</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cancérologues et interactions de soins : quand le genre s’en mêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre la Mort</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">érès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-134, 2020, Cancer(s) &amp; psy(s), 9782749266541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2020.01.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129280v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer en France, en Suède et en Grèce : entre déprise, reprise et emprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face à la déprise : expériences de vieillissement et configurations d'aide formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.131-160, 2019, L'âge et la vie - Prendre soin des personnes âgées et des autres, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0131⟩</w:t>
+              <w:t xml:space="preserve">, Érès, pp.105-131, 2019, L'Âge et la vie, prendre soin des personnes âgées, 978-2-7492-6362-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128664v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des corps sexués, entre médicalisation et pathologisation : la place du corps dans les trans studies en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Hélène; Roca i Escoda Marta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexuer le corps : huit études sur des pratiques médicales d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions HETSL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-152, 2019, 978-2-88284-073-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26039/hgmt-tc68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la déprise : expériences de vieillissement et configurations d'aide formelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer en France, en Suède et en Grèce : entre déprise, reprise et emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.105-131, 2019, L'Âge et la vie, prendre soin des personnes âgées, 978-2-7492-6362-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0105⟩</w:t>
+              <w:t xml:space="preserve">, Érès, pp.131-160, 2019, L'âge et la vie - Prendre soin des personnes âgées et des autres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128703v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déprise : un outil d'analyse des expériences du vieillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions érès, pp.7-27, 2019, L’âge et la vie - prendre soin des personnes âgées et des autres, 978-2-7492-6362-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de médicalisation de la maladie d'Alzheimer en France et en Grèce : donner la parole pour faire taire la crédibilité du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Le Borgne-Uguen; Florence Douguet; Guillaume Fernandez; Nicole Roux; Geneviève Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en société : Une pluralité de regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-249, 2019, Le sens social, 978-2-7535-7786-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.151690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cancer a-t-il un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani, Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes salariées face aux risques toxiques pour la reproduction : genre, santé reproductive et risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et genre au grand âge : quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-145, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [à Parcours de santé. Parcours de genre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de Santé. Parcours de Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-23, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’intersection du public et du privé : la médicalisation du grand âge à travers la prise en charge de la maladie d'Alzheimer en France et en Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani, Emilie Legrand, Béatrice Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-8109-0336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Emilie Legrand; Béatrice Jacques (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'École des hautes études en santé publique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Recherche, santé, social, 978-2-8109-0336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesses et vieillissement : quels enjeux de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Drulhe ; François Sicot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à cœur ouvert : sociologie du bien-être, de la maladie et du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2011, p. 231-254, 2011, Socio-Logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse et vieillissement : quels enjeux de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Drulhe dir.; François Sicot dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à cœur ouvert : sociologie du bien-être, de la maladie et du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses universitaires du Mirail, 2011, p. 231-254, 2011, Socio-Logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alcoolisation et pratiques à risques des jeunes : des logiques sociales aux logiques sexuées », in D. Carricaburu, M. Castra et P. Cohen, (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Risques et pratiques médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'ENSP à Rennes, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps plaisir : de l'instrumentalisation à la médicalisation », in Le Breton D., Marsano M., (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps Objet de Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Mouvement Jeunes Femmes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation collective à la pratique quotidienne de la forme .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et genre - Volume III, Apprentissage du genre et institutions éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6027,323 +6161,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter et vieillir : les âges du &amp;quot;chez soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Drulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Grierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux de genre : des enjeux de prévention à l'adhésion aux soins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit de cité des personnes âgées et aménagement de l'espace public en ville en France, Allemagne, et Espagne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Mantovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6353,473 +6487,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter (avec) la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHS Toulouse; CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2023, 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAPRICA : QUArtiers PRIoritaires et CAncer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fragilité, Isolement et Perception du Sentiment d'Inutilité au Grand Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation de l'Avenir. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation MUTAC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129527v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilité, Isolement et Perception du Sentiment d'Inutilité au Grand Âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">QUAPRICA : QUArtiers PRIoritaires et CAncer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation MUTAC. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation de l'Avenir. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129522v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer : inégalités sociales et genre. Une recherche pluridisciplinaire et longitudinale entre France et Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INCa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6887,51 +7021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49733BAC"/>
+    <w:nsid w:val="006CC7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7118,51 +7252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anita-meidani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5879-9367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078796628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medaini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Droz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cavalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.423.0465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20170103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.005.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782356876997" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html#:~:text=Qu'est%20ce%20qui%20rel%C3%A8ve%20des%20questions%20de,dans%20les%20parcours%20de%20genre%20%3F&amp;amp;text=C'est%20dire%20le%20poids,les%20corps%20malsains%2C%20donc%20abjects." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129429v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bousigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Dubot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madranges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4571/masculinites-et-feminites-face-au-cancer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129041v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hetsl.ch/fileadmin/user_upload/rad/editions/54-SexuerCorps_Chapitre8-preprint.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26039/hgmt-tc68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/151690" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151690" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mantovani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anita-meidani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5879-9367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078796628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.261.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Droz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.423.0465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cavalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20170103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.005.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782356876997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html#:~:text=Qu'est%20ce%20qui%20rel%C3%A8ve%20des%20questions%20de,dans%20les%20parcours%20de%20genre%20%3F&amp;amp;text=C'est%20dire%20le%20poids,les%20corps%20malsains%2C%20donc%20abjects." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129429v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Dubot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bousigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madranges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4571/masculinites-et-feminites-face-au-cancer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129041v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hetsl.ch/fileadmin/user_upload/rad/editions/54-SexuerCorps_Chapitre8-preprint.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26039/hgmt-tc68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/151690" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151690" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mantovani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>