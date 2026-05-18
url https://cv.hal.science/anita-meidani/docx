--- v1 (2026-04-23)
+++ v2 (2026-05-18)
@@ -793,260 +793,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la mort dans la démence. Les professionnels en France, en Grèce et en Suède</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps, cancers et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et vieillissement : Revue trimestrielle de l'Association québécoise de gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2)</w:t>
+              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La marchandisation des corps, 80, pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129306v1</w:t>
+                <w:t xml:space="preserve">hal-01698407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps, cancers et genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivre le vieillir : autour du concept de déprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La marchandisation des corps, 80, pp.86-87</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vivre le vieillir : autour du concept de déprise, 40 (155), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698407v1</w:t>
+                <w:t xml:space="preserve">hal-02048333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre le vieillir : autour du concept de déprise</w:t>
+                <w:t xml:space="preserve">Accompagner la mort dans la démence. Les professionnels en France, en Grèce et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vivre le vieillir : autour du concept de déprise, 40 (155), pp.9-23</w:t>
+              <w:t xml:space="preserve">Vie et vieillissement : Revue trimestrielle de l'Association québécoise de gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048333v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers et transidentités : une nouvelle « population à risques » ?</w:t>
               </w:r>
@@ -1415,165 +1415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer et rapports sociaux de genre : des enjeux de présentation à l'adhésion aux soins</w:t>
+                <w:t xml:space="preserve">Corporéités &amp;quot;déviantes&amp;quot;, gestion des émotions et prise de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93 (6)</w:t>
+              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293157v1</w:t>
+                <w:t xml:space="preserve">halshs-00293155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporéités &amp;quot;déviantes&amp;quot;, gestion des émotions et prise de risques</w:t>
+                <w:t xml:space="preserve">Cancer et rapports sociaux de genre : des enjeux de présentation à l'adhésion aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293155v1</w:t>
+                <w:t xml:space="preserve">halshs-00293157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différence &amp;quot;honteuse&amp;quot; et chirurgie esthétique : entre l'autonomie subjective des sujets et l'efficacité du contexte normatif.</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1749,1065 +1749,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du risque. Faire face aux risques perçus dans les territoires d'après-mine</w:t>
+                <w:t xml:space="preserve">Variations dans l’expérience des pollutions de l’après-mine. Pour une approche de la fabrique sociale de la réalité des troubles par les habitants-riverains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Saint-Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP; Brgm, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Transitions écologiques des Anciennes Exploitations de Minerais Arséniés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de lorraine; Bureau de Gestion des Ressources Géologiques et Minières, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462106v1</w:t>
+                <w:t xml:space="preserve">hal-05622551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience du risque. Faire face aux risques perçus dans les territoires d'après-mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
+              <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP; Brgm, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293197v1</w:t>
+                <w:t xml:space="preserve">hal-03462106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux des sexes: de la perception des risques aux interactions médecins patients »</w:t>
+                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Département Sciences Humaines et Economie du Cancer de l'Institut National du Cancer, à Paris, France</w:t>
+              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293201v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les aidants professionnels dans le champ de la vieillesse : pénibilités du travail et dynamiques de négociation »,</w:t>
+                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque intitulé : « Santé, Travail, Sciences Humaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293439v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les productions discursives du &amp;quot;chez soi&amp;quot; à la vieillesse : fragilité, autonomie et pouvoir »,</w:t>
+                <w:t xml:space="preserve">« Les aidants professionnels dans le champ de la vieillesse : pénibilités du travail et dynamiques de négociation »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vieillesse, Vieillissement, Parcours de vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, l'Université de Paris 5, René Descartes /La Sorbonne., France</w:t>
+              <w:t xml:space="preserve">communication au colloque intitulé : « Santé, Travail, Sciences Humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02416936v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cancer et rapports sociaux de genre. Des enjeux de prévention à l'adhésion aux soins »</w:t>
+                <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux des sexes: de la perception des risques aux interactions médecins patients »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque international intitulé « Politiques publiques et pratiques professionnelles face aux inégalités sociales de santé. Les cas particuliers du cancer et de la santé mentale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Département Sciences Humaines et Economie du Cancer de l'Institut National du Cancer, à Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293443v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les facteurs d'usure au travail chez les seniors »,</w:t>
+                <w:t xml:space="preserve">« Cancer et rapports sociaux de genre. Des enjeux de prévention à l'adhésion aux soins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au Colloque International intitulé « Les enjeux socio-organisationels de l'économie du savoir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Université Téluq-UQAM, à Montréal, Canada</w:t>
+              <w:t xml:space="preserve">communication au colloque international intitulé « Politiques publiques et pratiques professionnelles face aux inégalités sociales de santé. Les cas particuliers du cancer et de la santé mentale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293435v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Grow old in his own home »,</w:t>
+                <w:t xml:space="preserve">« Les facteurs d'usure au travail chez les seniors »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication de l'European Conference on Equal Opportunities, intitulé “Equal Is Not Enough Dealing with Opportunities in a Diverse Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Belgique</w:t>
+              <w:t xml:space="preserve">communication au Colloque International intitulé « Les enjeux socio-organisationels de l'économie du savoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Université Téluq-UQAM, à Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293455v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Habiter et vieillir : les âges du &amp;quot;chez soi&amp;quot; »</w:t>
+                <w:t xml:space="preserve">« Grow old in his own home »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au 2ème congrès de l'AFS, N° RT(f) 2 : « L'étude des modes de vie des retraités, des « personnes âgées », des « seniors » ou de sous-groupes particuliers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">communication de l'European Conference on Equal Opportunities, intitulé “Equal Is Not Enough Dealing with Opportunities in a Diverse Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293453v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les fabriques du corps : entre la construction sociale de la connaissance et la gestion des émotions »</w:t>
+                <w:t xml:space="preserve">« Habiter et vieillir : les âges du &amp;quot;chez soi&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque pluridisciplinaire international intitulé « Fonction émancipatoire de la connaissance et construction sociale des émotions et des sentiments »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">communication au 2ème congrès de l'AFS, N° RT(f) 2 : « L'étude des modes de vie des retraités, des « personnes âgées », des « seniors » ou de sous-groupes particuliers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293452v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le vieillissement comme expérience sociale : nouveaux clivages sociaux, nouvelles formes de solidarité »</w:t>
+                <w:t xml:space="preserve">« Les fabriques du corps : entre la construction sociale de la connaissance et la gestion des émotions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au Colloque international intitulé « Nouveaux clivages sociaux. Nouvelles formes de solidarité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Montréal,, Canada</w:t>
+              <w:t xml:space="preserve">communication au colloque pluridisciplinaire international intitulé « Fonction émancipatoire de la connaissance et construction sociale des émotions et des sentiments »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293445v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes en changements.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le vieillissement comme expérience sociale : nouveaux clivages sociaux, nouvelles formes de solidarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire européen sur les résistances masculines aux changements.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">communication au Colloque international intitulé « Nouveaux clivages sociaux. Nouvelles formes de solidarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Montréal,, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476315v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les hommes en changements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire européen sur les résistances masculines aux changements.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les hommes en renégociation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pioro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les résistances masculines aux changements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Toulouse, France. pp.109-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2817,51 +2938,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2883,839 +3004,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Monsaingeon-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193, 2025, Documents, 978-2-38519137-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05181372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions matériologiques, 252 p., 2024, Épistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé LGBT, Les minorités de genre et de sexualité face aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Toulze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183 p., 2020, Documents, Jean-Luc Veyssy, 978-2-35687-699-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782356876997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé Parcours de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESMP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159, 2015, Recherche, santé, social, 978-2-8109-0336-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.meida.2015.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, Presses Universitaires du Mirail, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 353 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes : entre changements et résistances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aléas, pp.383, 2005, Collection problèmes d'aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes en changements Actes du séminaire européen sur les résistances masculines aux changements (Toulouse, les 20-21 février 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,78 +3846,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'obésité, lutte contre la grossophobie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,96 +3939,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-19, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes LGBT face au cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3927,602 +4048,602 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, santé et sciences humaines : manuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belles lettres, pp.404-414, 2021, 978-22-5191-603-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdre la tête, vieillir et mourir : l’expérience de la mort chez les patients atteints d’Alzheimer en France, en Grèce et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la Mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accoucher de la mort… : recourir à une interruption volontaire de grossesse pour motif médical et traiter l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé Société, 978-2-8107-0666-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer, Minorités de Genre et de Sexualité : un nouvel élément de mesure dans la santé des LGBTIQ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Toulze</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Dubot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Le bord de l'eau, pp.11-28, 2020, 978-2-35687-699-7</w:t>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.65-72, 2020, Documents, 978-2-35687-699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129429v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer, Minorités de Genre et de Sexualité : un nouvel élément de mesure dans la santé des LGBTIQ ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marouchka Dubot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le bord de l'eau, pp.65-72, 2020, Documents, 978-2-35687-699-7</w:t>
+              <w:t xml:space="preserve">, Éditions Le bord de l'eau, pp.11-28, 2020, 978-2-35687-699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129436v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre la mort : Introduction</w:t>
+                <w:t xml:space="preserve">Communauté LGBTI et cancer : besoins de soutien et ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre la Mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
+              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, Documents, 978-2-35687-699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128717v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté LGBTI et cancer : besoins de soutien et ressources</w:t>
+                <w:t xml:space="preserve">Vivre la mort : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Alessandrin; Johanna Dagorn; Anastasia Meidani; Gabrielle Richard; Marielle Toulze. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bousigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani; Jean-Yves Bousigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé LGBT : les minorités de genre et de sexualité face aux soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020, Documents, 978-2-35687-699-7</w:t>
+              <w:t xml:space="preserve">Vivre la Mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Santé société, 978-2-8107-0666-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129440v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers, minorités de genre et de sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4532,308 +4653,295 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.161-178, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.meida.2020.01.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancérologues et interactions de soins : quand le genre s’en mêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculinités et féminités face au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">érès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-134, 2020, Cancer(s) &amp; psy(s), 9782749266541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2020.01.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la déprise : expériences de vieillissement et configurations d'aide formelle</w:t>
+                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer en France, en Suède et en Grèce : entre déprise, reprise et emprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.105-131, 2019, L'Âge et la vie, prendre soin des personnes âgées, 978-2-7492-6362-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Érès, pp.131-160, 2019, L'âge et la vie - Prendre soin des personnes âgées et des autres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128703v1</w:t>
+                <w:t xml:space="preserve">hal-02128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des corps sexués, entre médicalisation et pathologisation : la place du corps dans les trans studies en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4843,562 +4951,575 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Hélène; Roca i Escoda Marta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexuer le corps : huit études sur des pratiques médicales d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions HETSL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-152, 2019, 978-2-88284-073-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26039/hgmt-tc68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec la maladie d’Alzheimer en France, en Suède et en Grèce : entre déprise, reprise et emprise</w:t>
+                <w:t xml:space="preserve">Face à la déprise : expériences de vieillissement et configurations d'aide formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.131-160, 2019, L'âge et la vie - Prendre soin des personnes âgées et des autres, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Érès, pp.105-131, 2019, L'Âge et la vie, prendre soin des personnes âgées, 978-2-7492-6362-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128664v1</w:t>
+                <w:t xml:space="preserve">hal-02128703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déprise : un outil d'analyse des expériences du vieillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Stefano Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du vieillir et formes de déprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions érès, pp.7-27, 2019, L’âge et la vie - prendre soin des personnes âgées et des autres, 978-2-7492-6362-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.meida.2019.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de médicalisation de la maladie d'Alzheimer en France et en Grèce : donner la parole pour faire taire la crédibilité du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Le Borgne-Uguen; Florence Douguet; Guillaume Fernandez; Nicole Roux; Geneviève Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en société : Une pluralité de regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-249, 2019, Le sens social, 978-2-7535-7786-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.151690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cancer a-t-il un genre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les femmes salariées face aux risques toxiques pour la reproduction : genre, santé reproductive et risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anastasia Meidani, Arnaud Alessandrin. </w:t>
+              <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-8107-0575-7</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-108, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129285v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes salariées face aux risques toxiques pour la reproduction : genre, santé reproductive et risques professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cancer a-t-il un genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
+              <w:t xml:space="preserve">Anastasia Meidani, Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-108, 2018, Santé société, 978-2-8107-0575-7</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129266v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et genre au grand âge : quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5408,96 +5529,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de santé. Parcours de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-145, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [à Parcours de santé. Parcours de genre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,651 +5628,651 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Arnaud Alessandrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de Santé. Parcours de Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-23, 2018, Santé société, 978-2-8107-0575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’intersection du public et du privé : la médicalisation du grand âge à travers la prise en charge de la maladie d'Alzheimer en France et en Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani, Emilie Legrand, Béatrice Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-8109-0336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Emilie Legrand; Béatrice Jacques (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'École des hautes études en santé publique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Recherche, santé, social, 978-2-8109-0336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesses et vieillissement : quels enjeux de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Drulhe ; François Sicot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à cœur ouvert : sociologie du bien-être, de la maladie et du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2011, p. 231-254, 2011, Socio-Logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse et vieillissement : quels enjeux de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Drulhe dir.; François Sicot dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à cœur ouvert : sociologie du bien-être, de la maladie et du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses universitaires du Mirail, 2011, p. 231-254, 2011, Socio-Logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alcoolisation et pratiques à risques des jeunes : des logiques sociales aux logiques sexuées », in D. Carricaburu, M. Castra et P. Cohen, (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Risques et pratiques médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'ENSP à Rennes, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps plaisir : de l'instrumentalisation à la médicalisation », in Le Breton D., Marsano M., (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps Objet de Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Mouvement Jeunes Femmes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation collective à la pratique quotidienne de la forme .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et genre - Volume III, Apprentissage du genre et institutions éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6161,323 +6282,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter et vieillir : les âges du &amp;quot;chez soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Drulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Grierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cancers, effets de génération et rapports sociaux de genre : des enjeux de prévention à l'adhésion aux soins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit de cité des personnes âgées et aménagement de l'espace public en ville en France, Allemagne, et Espagne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6487,51 +6608,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter (avec) la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6553,407 +6674,407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHS Toulouse; CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2023, 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilité, Isolement et Perception du Sentiment d'Inutilité au Grand Âge</w:t>
+                <w:t xml:space="preserve">QUAPRICA : QUArtiers PRIoritaires et CAncer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation MUTAC. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation de l'Avenir. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129522v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAPRICA : QUArtiers PRIoritaires et CAncer</w:t>
+                <w:t xml:space="preserve">Fragilité, Isolement et Perception du Sentiment d'Inutilité au Grand Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation de l'Avenir. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation MUTAC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129527v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer : inégalités sociales et genre. Une recherche pluridisciplinaire et longitudinale entre France et Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INCa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7021,51 +7142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="006CC7C8"/>
+    <w:nsid w:val="DD95AA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anita-meidani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5879-9367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078796628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.261.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Droz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.423.0465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cavalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20170103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.005.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782356876997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html#:~:text=Qu'est%20ce%20qui%20rel%C3%A8ve%20des%20questions%20de,dans%20les%20parcours%20de%20genre%20%3F&amp;amp;text=C'est%20dire%20le%20poids,les%20corps%20malsains%2C%20donc%20abjects." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129429v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Dubot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bousigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madranges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4571/masculinites-et-feminites-face-au-cancer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129041v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hetsl.ch/fileadmin/user_upload/rad/editions/54-SexuerCorps_Chapitre8-preprint.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26039/hgmt-tc68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/151690" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151690" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mantovani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anita-meidani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5879-9367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078796628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.261.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Droz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.602.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.423.0465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cavalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20170103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.005.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Dagorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sante-lgbt-les-minorites-de-genre-et-de-sexualite-face-aux-soins/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782356876997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html#:~:text=Qu'est%20ce%20qui%20rel%C3%A8ve%20des%20questions%20de,dans%20les%20parcours%20de%20genre%20%3F&amp;amp;text=C'est%20dire%20le%20poids,les%20corps%20malsains%2C%20donc%20abjects." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Dubot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129429v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bousigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madranges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4571/masculinites-et-feminites-face-au-cancer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2020.01.0113" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0131" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129041v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hetsl.ch/fileadmin/user_upload/rad/editions/54-SexuerCorps_Chapitre8-preprint.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26039/hgmt-tc68" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meida.2019.01.0007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/151690" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151690" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Parcours-de-sante-Parcours-de~.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mantovani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>