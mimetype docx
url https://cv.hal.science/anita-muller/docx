--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -106,312 +106,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, depression and fear of cancer recurrence in uveal melanoma survivors and ophthalmologist/oncologist communication during survivorship in France – protocol of a prospective observational mixed-method study</w:t>
+                <w:t xml:space="preserve">La communication médecin-patient et la décision médicale partagée en oncologie Revue narrative sur le vécu des professionnels et réflexions éthiques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+                <w:t xml:space="preserve">Sabrina Seryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Piperno-Neumann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clotilde Potez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848077v1</w:t>
+                <w:t xml:space="preserve">hal-04848323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication médecin-patient et la décision médicale partagée en oncologie Revue narrative sur le vécu des professionnels et réflexions éthiques associées</w:t>
+                <w:t xml:space="preserve">Anxiety, depression and fear of cancer recurrence in uveal melanoma survivors and ophthalmologist/oncologist communication during survivorship in France – protocol of a prospective observational mixed-method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Piperno-Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Seryer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulin Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-06265-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848323v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication médecin-patient et la décision médicale partagée en oncologie ‒ Revue narrative sur le vécu des professionnels et réflexions éthiques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Seryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Potez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (2), pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Potez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rétablissement : de l’idéal de guérison à la restauration du pouvoir d’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1125,51 +1125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Potez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Psychiatrie (CFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1303,51 +1303,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research and Possibilities in Wellbeing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, 978-981-99-5608-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-5609-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1932,51 +1932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piperno-Neumann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Jarry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-06265-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Seryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Potez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Magri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;rz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Seryer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Potez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piperno-Neumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-06265-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Magri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;rz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>