--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -309,172 +309,973 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">انتقال شناخت میراث فرهنگی در شهرهای خالق به کمک سایت اینترنتی</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Art and Civilization of the Orient (JACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/jaco.2020.83917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Position of Narration and Staging in Museum Management and Linguistic Demonstrations of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Mohammadreza Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Narra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial interaction in Social Representation of the Seller's Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolhassan Riazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sociolinguis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and strategies for women's sports from the perspective of Semiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yousefi Sadeghloo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ارتباط بازدیدکننده و موزه در پروژه های راهبردی احیای موزه</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kandooj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fusion du matériel et du spirituel dans les miniatures iraniennes, l’étude sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du temps dans les courts métrages publicitaires des opérateurs de téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.5273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">بررسی نحوه برقراری ارتباط تصویری و کلامی توسط گفته‌پرداز یا گوینده (مطالعه نشانه- معناشناختی آگهی‌های تلویزیونی امور فرهنگی و آموزشی)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure narrative du récit médiatique, une approche sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plume : revue semestrielle de l'Association iranienne de langue et de littérature françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22129/plume.2013.48897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ماه رمضان در تبلیغات تلویزیونی رویکرد نشانه معناشناسی</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (22)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image mentale et la société civile iranienne à travers des œuvres littéraires, cinématographiques et photographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolhassan Riazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shakeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">troisième congrès des études sur le Moyen-Orient et mondes musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Moyen-Orient et mondes musulmans, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">condition féminine à Téhéran: représentation sociale et spatio-urbaine à travers des œuvres cinématographique et littéraire iraniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -490,858 +1291,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin. Genre, condition féminine et déconstruction de la virilité dans les littératures du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Régional Francophone de Recherches Avancées en sciences Sociales, Dec 2018, Bucarest (Roumania), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168832v1</w:t>
-              </w:r>
-[...799 lines deleted...]
-                <w:t xml:space="preserve">hal-04168944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1372,51 +1372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse sémiotique de l’apologue « L’homme, le dragon, les serpents et les deux rats», l’exemple de la miniature persane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita SALEH BOLOURDI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abbassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cultures et valeurs, XXXV e COLLOQUE INTERNATIONAL D'ALBI LANGAGES ET SIGNIFICATION, le C.A.L.S. et le Centre Pluridisciplinaire de Sémiolinguistique Textuelle Université Toulouse-Le Mirail, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1706,51 +1706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita SALEH BOLOURDI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolhassan Riazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salesspublication.com/%DA%86%DA%AF%D9%88%D9%86%DA%AF%DB%8C-%D8%A8%D8%A7%D8%B2%D9%86%D9%85%D8%A7%DB%8C%DB%8C-%D8%B4%D9%87%D8%B1-%D8%AF%D8%B1-%D8%A7%D8%AF%D8%A8%DB%8C%D8%A7%D8%AA-%D9%88-%D8%B3%DB%8C%D9%86%D9%85%D8%A7-%D8%AA%D9%87%D8%B1%D8%A7%D9%86-%D9%88-%D9%BE%D8%A7%D8%B1%DB%8C%D8%B3?search=%D8%A8%D8%A7%D8%B2%D9%86%D9%85%D8%A7%DB%8C%DB%8C%20%D8%B4%D9%87%D8%B1%20%D8%AF%D8%B1%20%D8%A7%D8%AF%D8%A8%DB%8C%D8%A7%D8%AA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahdavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Ejtehadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Alipoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jafari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//www.andishehehsan.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shakeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jaco.2020.83917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammadreza Heidari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yousefi Sadeghloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbassi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22129/plume.2013.48897" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita SALEH BOLOURDI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolhassan Riazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salesspublication.com/%DA%86%DA%AF%D9%88%D9%86%DA%AF%DB%8C-%D8%A8%D8%A7%D8%B2%D9%86%D9%85%D8%A7%DB%8C%DB%8C-%D8%B4%D9%87%D8%B1-%D8%AF%D8%B1-%D8%A7%D8%AF%D8%A8%DB%8C%D8%A7%D8%AA-%D9%88-%D8%B3%DB%8C%D9%86%D9%85%D8%A7-%D8%AA%D9%87%D8%B1%D8%A7%D9%86-%D9%88-%D9%BE%D8%A7%D8%B1%DB%8C%D8%B3?search=%D8%A8%D8%A7%D8%B2%D9%86%D9%85%D8%A7%DB%8C%DB%8C%20%D8%B4%D9%87%D8%B1%20%D8%AF%D8%B1%20%D8%A7%D8%AF%D8%A8%DB%8C%D8%A7%D8%AA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahdavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Ejtehadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Alipoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jafari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//www.andishehehsan.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jaco.2020.83917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Mohammadreza Heidari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yousefi Sadeghloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22129/plume.2013.48897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shakeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>