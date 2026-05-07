--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -506,131 +506,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gender and attitudes towards gender and sexuality shaped votes in the 2024 European Parliament elections in France</w:t>
+                <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63-2, pp.71-97. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (1), pp.39-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1596h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397848v1</w:t>
+                <w:t xml:space="preserve">hal-05233274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre : le vote aux élections législatives de 2024 au prisme du genre et de l'âge</w:t>
               </w:r>
@@ -705,222 +705,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre</w:t>
+                <w:t xml:space="preserve">Why governments want to learn about citizens’ preferences. Explaining the representational logic behind government polling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Piolat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 75 (1), pp.39-65. </w:t>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.1039-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233274v1</w:t>
+                <w:t xml:space="preserve">halshs-04685199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why governments want to learn about citizens’ preferences. Explaining the representational logic behind government polling</w:t>
+                <w:t xml:space="preserve">How gender and attitudes towards gender and sexuality shaped votes in the 2024 European Parliament elections in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.1039-1067. </w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63-2, pp.71-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1475-6765.12721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1596h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04685199v1</w:t>
+                <w:t xml:space="preserve">hal-05397848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES AVANCÉES PARADOXALES</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et partis après 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.67-84, 2024, Hors collection</w:t>
+              <w:t xml:space="preserve">, PUF, pp.67-84, 2024, Hors collection, 9782130867029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2530,73 +2530,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794978v1</w:t>
+                <w:t xml:space="preserve">hal-04794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
@@ -2694,237 +2694,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794965v1</w:t>
+                <w:t xml:space="preserve">hal-04794978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It’s Not the Economy Stupid! Young People’s Vote in the 2022 French Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès de l'AFSP, Section thématique 27 : Jeunesses et participations politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795032v1</w:t>
+                <w:t xml:space="preserve">halshs-03847926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s Not the Economy Stupid! Young People’s Vote in the 2022 French Presidential Election</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès de l'AFSP, Section thématique 27 : Jeunesses et participations politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013‑2020)</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03850812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Solving the Political Gender Imbalance Puzzle: A Mixed Methods Analysis of Parity in France</w:t>
+                <w:t xml:space="preserve">2007- 2015 Parity Sanctions Against Parties in Legislative Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
@@ -3044,114 +3044,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amy G. Mazur</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Does Policy Implementation in Gender Equality Policy Matter in France? A Cross Sectoral Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186723v1</w:t>
+                <w:t xml:space="preserve">hal-02174999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2007- 2015 Parity Sanctions Against Parties in Legislative Elections</w:t>
+                <w:t xml:space="preserve">Towards Solving the Political Gender Imbalance Puzzle: A Mixed Methods Analysis of Parity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
@@ -3165,90 +3165,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amy Mazur</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy G. Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does Policy Implementation in Gender Equality Policy Matter in France? A Cross Sectoral Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">APSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174999v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
               </w:r>
@@ -3366,191 +3366,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
+                <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Sciences-Po Quanti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, IEP Grenoble, Laboratoire PACTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297811v1</w:t>
+                <w:t xml:space="preserve">hal-02297806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
+                <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sciences-Po Quanti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, IEP Grenoble, Laboratoire PACTE, France</w:t>
+              <w:t xml:space="preserve">ECPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297806v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a gender generation gap in political action? A longitudinal analysis of gender and generational differences in political participation in France, Spain, and Sweden (1981-2008)</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4413,51 +4413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a rolling stone? The impact of parity law on French legislative candidates (2002-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4578,51 +4578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F1540F1"/>
+    <w:nsid w:val="4048291D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4809,51 +4809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anja-durovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8089-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188849815" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05397848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Piolat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05149900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05233274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2022.2123095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy G. Mazur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00111-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2019.1591043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.683.0605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Amengay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0039-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04578265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/que-veulent-les-francais-lopinion-publique-dans-tous-ses-etats/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03727444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mazur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Hauwaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anja-durovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8089-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188849815" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05233274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Piolat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05149900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05397848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2022.2123095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy G. Mazur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00111-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2019.1591043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.683.0605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Amengay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0039-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04578265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/que-veulent-les-francais-lopinion-publique-dans-tous-ses-etats/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03727444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mazur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Hauwaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>