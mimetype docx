--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">188849815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hKAzL5EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,231 +194,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2024, 978-2-13-086702-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04578640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. 2024, 978-2-271-15349-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -407,1229 +428,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Government polling in times of crises: when capacity meets incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 33 (1), pp.258-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13501763.2025.2559994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How gender and attitudes towards gender and sexuality shaped votes in the 2024 European Parliament elections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0039⟩</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63-2, pp.71-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1596h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233274v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre : le vote aux élections législatives de 2024 au prisme du genre et de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (1), pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why governments want to learn about citizens’ preferences. Explaining the representational logic behind government polling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ni tout à fait le même ni tout à fait un autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 75 (1), pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1475-6765.12721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04685199v1</w:t>
+                <w:t xml:space="preserve">hal-05233274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gender and attitudes towards gender and sexuality shaped votes in the 2024 European Parliament elections in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why governments want to learn about citizens’ preferences. Explaining the representational logic behind government polling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Piolat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.1039-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1596h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05397848v1</w:t>
+                <w:t xml:space="preserve">halshs-04685199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES AVANCÉES PARADOXALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (1), pp.7-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.731.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising electoral fragmentation and abstention: the French elections of 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (3), pp.614-629. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2022.2123095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vent de renouveau ? La recomposition des gender gaps électoraux à l’élection présidentielle française de 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Élections françaises 2022 (I), 72 (4), pp.463-484. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Party Penalties for Parity: less than Meets the Eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy G. Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Does policy implementation in gender equality policy matter in France, 18 (1-2), pp.28-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-020-00111-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French elections of 2017: shaking the disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.1487-1503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2019.1591043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Comparative Politics. Democracies of the Modern World (Newton, K., Van Deth JW. 2016, Cambridge, Cambridge University Press, 3rd ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (2018/3), pp.605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.683.0605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du genre sur le vote Marine Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Amengay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (6), pp.1067-1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.676.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal analysis of gendered patterns in political action in France: a generational story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (4), pp.418-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-017-0039-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1639,395 +1660,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et votes à l'élection présidentielle de 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et partis après 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.67-84, 2024, Hors collection, 9782130867029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre influence-t-il (encore) les attitudes et comportements politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bristielle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que veulent les Français ? L’opinion publique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès; Éditions de l’Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-55, 2022, Monde en cours, 978-2-8159-4744-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03640109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity sanctions and campaign financing in France: increased numbers, little concrete gender transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Achin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy G. Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriaas, Ragnhild L.; Wang, Vibeke; Rainbow, Murray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendered Electoral Financing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.27-54, 2019, 9780429284311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et femmes face au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La déconnexion électorale : Un état des lieux de la démocratie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Jean-Jaurès, pp.35-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2037,179 +2058,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités de genre et attitudes politiques en France: Au-delà de la binarité femmes/hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de versailles Saint-Quentin-en-Yvelines; Université de Lille; Pacte - Université Grenoble Alpes. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05129012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ATTITUDES SEXISTES ET LGBTQIA+PHOBES DES FRANÇAISES ET FRANÇAIS NOTE DE SYNTHÈSE SUR LES RÉSULTATS FRANÇAIS DE L'INTERNATIONAL SOCIAL SURVEY PROGRAMME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de versailles Saint-Quentin-en-Yvelines; Université de Lille; Pacte, Sciences Po Grenoble, Université Grenoble-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2219,100 +2240,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gender gap paradox : citizenship, cohort change and the evolution of gender inequalities in political participation in Western Europe (1981-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Political science. Institut d'études politiques de Paris - Sciences Po, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020IEPP0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03727444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2322,1462 +2343,1462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda setting through government polls: what policy issues are covered in commissioned surveys and why ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th DVPW Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Vereinigung für Politikwissenschaft, Aug 2024, Göttingen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda setting through government polls: what policy issues are covered in commissioned surveys and why ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference of the European Political Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794965v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Charles University, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794978v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s Not the Economy Stupid! Young People’s Vote in the 2022 French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès de l'AFSP, Section thématique 27 : Jeunesses et participations politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013‑2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès de l'AFSP, Section thématique 09 : Construction et mobilisation de l’opinion publique sondagière : des pratiques et usages aux représentations du lien démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03850812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007- 2015 Parity Sanctions Against Parties in Legislative Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Achin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Does Policy Implementation in Gender Equality Policy Matter in France? A Cross Sectoral Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Solving the Political Gender Imbalance Puzzle: A Mixed Methods Analysis of Parity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Achin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">Eléonore Lépinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy G. Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Graduate Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Humboldt-Universität zu Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Longitudinal Analysis of Gender Differences in Political Participation in France: A Generational Story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sciences-Po Quanti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, IEP Grenoble, Laboratoire PACTE, France</w:t>
+              <w:t xml:space="preserve">ECPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297806v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing the gender-generation gap hypothesis: a longitudinal analysis of the evolution of gender differences in political participation across cohorts in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Sciences-Po Quanti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, IEP Grenoble, Laboratoire PACTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297811v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a gender generation gap in political action? A longitudinal analysis of gender and generational differences in political participation in France, Spain, and Sweden (1981-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Graduate Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Central European University, Budapest, Hungary, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional analysis of political participation and gender in Europe: The importance of context as a conditioning effect for participatory gender inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Hauwaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th annual Midwest Political Science Association Conference (MPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional analysis of political participation and gender in Europe: The importance of context as a conditioning effect for participatory gender inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Hauwaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Politics and Gender (ECPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3787,104 +3808,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why governments want to learn about citizens’ preferences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3894,623 +3915,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Merkel : une popularité à toute épreuve… grâce aux enquêtes d'opinion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.nqartyrp5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements politiques au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Froio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening Financial Sanctions in France: an incremental policy process to reach parity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Achin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a rolling stone? The impact of parity law on French legislative candidates (2002-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4578,51 +4599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4048291D"/>
+    <w:nsid w:val="73ADC2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4809,51 +4830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anja-durovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8089-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188849815" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05233274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Piolat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05149900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05397848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2022.2123095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy G. Mazur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00111-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2019.1591043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.683.0605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Amengay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0039-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04578265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/que-veulent-les-francais-lopinion-publique-dans-tous-ses-etats/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03727444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mazur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Hauwaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anja-durovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8089-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188849815" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hKAzL5EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05397848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Piolat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05149900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05233274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2022.2123095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy G. Mazur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00111-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2019.1591043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.683.0605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Amengay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01743807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0039-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04578265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/que-veulent-les-francais-lopinion-publique-dans-tous-ses-etats/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03727444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mazur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Hauwaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>