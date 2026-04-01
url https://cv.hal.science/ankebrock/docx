--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robophilosophy Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>