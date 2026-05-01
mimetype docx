--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Drone Interaction for Emergency Response in Global South: Insights from Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: Robots For Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight as Feedback: Exploring Human-Fixed-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772363.3798589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing telepresence systems to connect hospitalized children with their families: Introducing the IPaTRo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Biret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Shaping HCI Research for Children’s Care Ecosystem Involvement" @CHI2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resource-Efficient Human-Drone Interaction with Heterogeneous Multi-Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: MAgicS-HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Biret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>