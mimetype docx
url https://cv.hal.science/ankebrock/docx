--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Drone Interaction for Emergency Response in Global South: Insights from Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: Robots For Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight as Feedback: Exploring Human-Fixed-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772363.3798589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing telepresence systems to connect hospitalized children with their families: Introducing the IPaTRo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Biret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Shaping HCI Research for Children’s Care Ecosystem Involvement" @CHI2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resource-Efficient Human-Drone Interaction with Heterogeneous Multi-Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: MAgicS-HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anke M. Brock </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double task switching: An investigation into the effects of similarity and task-rule congruency on cognitive flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0305675. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more automated airport ground operations including engine-off taxiing techniques within the Auto-Steer Taxi at AIRport (ASTAIR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">engineering proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive brain–computer interface for operator mental fatigue estimation in monotonous surveillance operations: time-on-task and performance labeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.066032. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad9bed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double task-switching protocol: An investigation into the effects of similarity and conflict on cognitive flexibility in the context of mental fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0279021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of prolonged continuous human-machine interaction: The case for mental state-based adaptive interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.935092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a roadmap for human-drone interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaž Kljun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Road: Virtual Reality Glasses for Orientation and Mobility Training of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Technology to Support Independent Orientation and Mobility of People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernisa Kacorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3398652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on ASSETS’17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3325866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in accessible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), pp.78. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’accès aux cartographies pour les déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch the map! Designing Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 105, pp. 9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2444800.2444802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customization of a robotic platform for a telepresence system for hospitalized children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Biret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Everything Is a Robot (and Nothing Is)" @CHI2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resource-Efficient Human-Drone Interaction with Heterogeneous Multi-Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: MAgicS-HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Drone Interaction for Emergency Response in Global South: Insights from Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: Robots For Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight as Feedback: Exploring Human-Fixed-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772363.3798589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing telepresence systems to connect hospitalized children with their families: Introducing the IPaTRo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Biret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Shaping HCI Research for Children’s Care Ecosystem Involvement" @CHI2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations sur Drone pour la Lutte Contre les Incendies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th EASN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating rigorous qualitative methods into the design and evaluation of safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UASOS: An Experimental Environment for Assessing Mental Fatigue & Cognitive Flexibility during Drone Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tien Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '24: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder CO USA, United States. pp.906-909, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610977.3637484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dutau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sidobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Design Space for Critiquing Autopilot Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based performance estimation during a realistic drone piloting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Maria Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Réolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadma Amiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidisciplinary Approach for Designing Multimodal Sensory Communication Devices for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Workshop on Universal Access and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodman-Deane, J.; Dong, H.; Dong, H.; Lazar, J.; Clarkson, J., Mar 2023, Cambridge, United Kingdom. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28528-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling mental fatigue for passive BCI applications: Accuracy vs applicability tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S. Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation de la fatigue mentale et de la flexibilité cognitive dans le contexte des opérations drone longue endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉPIQUE 2023 - 12ème Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise DARSES; Jean-Marie BURKHAR, Jul 2023, Paris, France. pp.100 - 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Control and Feedback to Reduce Mode Confusion in the Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy E. Mackay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 Workshop AutomationXP23: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactilient: Turbulence resilient tactile icons for pilot feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix des Femmes au sein de l’AFIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'22 - 33e conférence Internationale Francophone sur l’Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ATIS accessible for pilots who are deaf or hard of hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22- International conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time for passive Brain Computer Interfaces in UAV Operations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Francis Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alonso Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinitha Gadiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual cognitive assistant for pilots: a user-centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS - International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to move from Inclusive Systems to Collaborative Systems: the Case of Virtual Reality for teaching O&M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 Workshop on Hacking Blind Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Academic Inclusion of a Student with Special Needs at University Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGACCESS Conference on Computers and Accessibility (ASSETS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multisensory augmented reality map for blind and low vision people: A participatory design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectar: Multi-user Spatial Augmented Reality for everyone: Three live demonstrations of educative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2018 Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality for People with Visual Impairments: Designing and Creating Audio-Tactile Content from Existing Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP'18 16th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyMap: Interacting with Maps Projected from a Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'18 - The 7th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205873.3205877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem de Personnalisation : Conception d'une Interface Tangible pour le Choix de Parcours de Visite dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mauriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018, 30e Conférence Francophone sur l’Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching spatial thinking to visually impaired students using augmented reality: Introducing the VISTE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'17 - Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction for Visually Impaired People: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Haptics Conference - Workshop on Haptic Interfaces for Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fuerstenfeldbruck, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code the Globe: Interactive Content for Spherical Displays with simple Webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerDis'17 - The 6th ACM International Symposium on Pervasive Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bespoke Map Customization Behavior and Its Implications for the Design of Multimedia Cartographic Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Signer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schöning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUM 2017 - 16th International Conference on Mobile and Ubiquitous Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JCJC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'15 - 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w01, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop: Accessible Interaction for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Joisten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Woletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stuttgart, Germany. pp.379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on gender and product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M. Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela K. Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia N. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2559218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Representation of Women Perspectives in Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowen Bardzell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Busse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.2447-2454, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Adaptive Visual Alerts to Mitigate UAS Operator Mental Fatigue: A Technical Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. , </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring silent communication between light aviation pilots and air traffic control: a new multimodal communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devillers-Reolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Boujdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoté Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2024 - the international conference on cognitive aircraft systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalitarian access to technology: first steps towards collaborative mechanisms for sighted and blind people on the same interactive map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018 - Euroscience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Assistance for Blind Users in Daily Life: A Survey about Be My Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Henze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on PErvasive Technologies Related to Assistive Environments - PETRA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corfu Island, Greece. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration input modalities for interacting with augmented paper maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick-Glance and In-Depth exploration of a tabletop map for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.165-170, 2014, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASSETS 2018: Celebrating Our 20th Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Flatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386402.3386403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en Sciences #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Making Maps Accessible and Putting Accessibility in Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp1-4; ISBN: 978-1-4503-5621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20Mg De Sciences - S3/E5 - Femmes et Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyMAPse: Design and Evaluation of an Augmented Reality Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Maps for Visually Impaired People: Design, Usability and Spatial Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2013. English. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00934643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Biret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04798926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04868164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9bed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03771281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.935092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503796v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377879" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02918570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guerreiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernisa Kacorri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02048705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Froehlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Caspi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444800.2444802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05604795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Biret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dheilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bretin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Vitale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tien Phan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3637484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649805" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Francis Hinss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lounis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benejean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28528-8_16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S. Jahanpour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04362545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04147957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03698936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Classe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duphil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Guigo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04638704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02962426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kelway" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Millet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nakata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241482" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01801116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01769706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234317" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chatain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Park" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Fang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205873.3205877" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauri&#233;ras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523745v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01649814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Hecht" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Signer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sch&#246;ning" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demangeat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Joisten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zeng" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Woletz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Dray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K. Busse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia N. Peters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowen Bardzell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2559218" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Dray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Busse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468799" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05044705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719921" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596991v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lassagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01800300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wolf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Henze" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petrae.org/submissions.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218417v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670465" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Hwang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Flatla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386402.3386403" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02080446v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01743509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tannert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00934643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>