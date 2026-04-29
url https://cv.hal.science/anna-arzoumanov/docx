--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -2917,51 +2917,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3150,665 +3150,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit et l'art, une mésentente féconde</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024, 9782753597815</w:t>
+                <w:t xml:space="preserve">Le droit et l’art : une mésentente féconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Barraband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l'Université de Montréal; Presses universitaires de Rennes, 2024, 978-2-7606-4985-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460448v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">hal-05571636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Création artistique et littéraire en procès (1999-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2022, Littérature et censure7, 978-2-406-13277-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 7, 2022, Littérature et censure7, 978-2-406-13277-6</w:t>
+                <w:t xml:space="preserve">hal-03772269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Démon de la catégorie. Retour sur la qualification en droit et en littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">mare &amp; martin; Presses universitaires de Sceaux, 2017, 978-2-84934-320-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Droits de l’art</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Démon de la catégorie. Retour sur la qualification en droit et en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Barraband</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour lire les clefs de l'Ancien Régime. Anatomie d'un protocole interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2013, 281241426X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles, genres, auteurs. 11, Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Narjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-801-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/UIXQ3706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Discours du livre, Mise en scène et mise en texte sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">mare &amp; martin; Presses universitaires de Sceaux, 2017, 978-2-84934-320-3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...213 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3818,51 +3756,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le sacré se politise. Comprendre le blasphème au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3878,1453 +3816,1453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais », p. 6 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès Dulac ou les pièges de la détermination du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit et l’art. Une mésentente féconde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753597815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de contournement de la loi Pleven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMBATTRE LE RACISME. ÉTUDES POUR LE JUBILÉ DE LA LOI DE 1972</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-84016-515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses littéraires et sociologiques de l’injure raciste : retour sur l’affaire Obono/ Valeurs actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damerdji Amina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Ramond; Dominique Lagorgette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutter contre les stéréotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2023, 978-2-13-084435-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freedom of Art in French Legal Proceedings: A Discourse Analysis Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in J. Gilthrow &amp; F. Olsen (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Meanings and Language Rights International, Social and Philosophical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, Foundations in Law and Language Series, pp.19-32, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction objet de droit ? Réflexions sur une catégorie juridique émergente en droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Christine Baron et Laurence Ellena (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur peut-il être tenu responsable des propos fictifs de ses personnages ? Retour sur le feuilleton judiciaire Lindon/POL vs Jean-Marie Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Germoni et Claire Stolz (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du discours rapporté, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia l’Harmattan, p. 111-126, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La critique d’actualité a-t-elle tous les droits ? Regards croisés sur la satire et l’autofiction 17e-21e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in S. Harvey (éd). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Critique au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, Paris, pp.101-113, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute ressemblance avec…&amp;quot;. Quand le droit se penche sur l’usage fictionnel du nom propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Laurent N. et Reggiani C. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seuils du nom propre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.197-210, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment utiliser un suffixe, Explorons la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jeangrand G. et Samy N. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel destiné à des CM2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.157-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories de l’identification et de la distanciation dans les procès de fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Arzoumanov A., Latil A. et Sarfati-Lanter J. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démon de la catégorie. Retour sur la qualification en droit et en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.197-210, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire le son [j] Explorons la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jeangrand G. et Samy N. (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel destiné à des CM2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.129-132, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art ou du cochon. Controverses sur le style de Marcela Iacub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jousset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme dans le style, et réciproquement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP; p. 193-206, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets textuels non identifiés : quelle approche pour les corpus marginaux d’Ancien Régime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Badiou-Monferran (dir.), La Littérarité des Belles-Lettres. Un défi pour les sciences du texte ?, Paris, Classiques Garnier, coll. « Investigations stylistiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs, 11: Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.7-11, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-801-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/LWPO7588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire un roman dans le désordre : le rôle de l’appareil critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Escola; Jan Herman; Jean-Paul Sermain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Partie et le tout. Les moments de la lecture romanesque XVIIe- XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’œuvre : le discours du livre sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Anne Réach-Ngô; Trung Trần. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours du livre. Mise en scène et mise en texte sous l’Ancien Régime,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 7-21, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire un best-seller ? La recette de la clef satirique (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Polizzi et Anne Réach-Ngö. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre, produit culturel. Politiques éditoriales, stratégies de librairie et mutations de l’objet de l’invention de l’imprimé à la révolution numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 63-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clefs imprimées des Mémoires pour servir à l'histoire de Perse : du feuillet scandaleux au prétexte scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ionna Galleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Art de la préface au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, presses universitaires de Rennes, p. 143-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5334,98 +5272,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réel (référence au, effet de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lexique socius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5435,98 +5373,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur Amadieu Jean-Baptiste (dir.), Censure et critique, Paris, Garnier, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHLF, Comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5536,91 +5474,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de création, un état alarmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">office national de diffusion artistique. 2025, https://docs.google.com/document/d/1YNf9Qwxd1GZu2N11S__hUS8ddCUWz-uouT18SMR5ohc/edit?tab=t.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5630,114 +5568,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour lire les clefs sous l’Ancien Régime. Anatomie d’un protocole interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Paris IV-Sorbonne, 2009. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03371699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5884,51 +5822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bornstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6anpkchpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2022.2115720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odilde Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.114.0725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-creation-artistique-et-litteraire-en-proces-1999-2019.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UIXQ3706" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWPO7588" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bornstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6anpkchpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2022.2115720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odilde Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.114.0725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-creation-artistique-et-litteraire-en-proces-1999-2019.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UIXQ3706" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWPO7588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>