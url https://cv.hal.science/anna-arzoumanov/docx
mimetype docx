--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -2028,316 +2028,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La création littéraire et artistique en procès : pour une étude pluridisciplinaire de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Droit et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Julliot, Apr 2022, Le Mans - Université du Maine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap in French legal proceedings : a linguistics and law perspective séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Makouar, Feb 2022, Birmingham, Aston University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incivilité littéraire existe-t-elle en droit ? Regards sur la jurisprudence contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique et rhétorique aux siècles classiques. (In)civilités : langue, discours, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Denis, Dec 2022, Sorbonne Université Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’établissement de la référence à une communauté dans l’interprétation jurisprudentielle des discours de haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Discours de haine. Approches plurielles, débats, enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Draine, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896013v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03896029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actes de langage/ infractions liés à la liberté et de création : l’exemple du rap</w:t>
               </w:r>
@@ -2589,165 +2589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Freedom of art in French legal proceedings : a discourse analysis perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taking Language and Law seriously_4th ILLA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Law and Linguistics Association, Sep 2019, UCLA, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les juges face à la liberté de création. Les catégories de la jurisprudence française contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art en procès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathilde Barraband, May 2019, Uqam, Montréal, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896108v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03896079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du discours indirect libre au tribunal : aperçu de la jurisprudence contemporaine en droit de la presse</w:t>
               </w:r>
@@ -3560,199 +3560,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Discours du livre, Mise en scène et mise en texte sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Styles, genres, auteurs. 11, Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-801-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/UIXQ3706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467936v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03863683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4854,51 +4854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs, 11: Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.7-11, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-801-4. </w:t>
@@ -5022,64 +5022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’œuvre : le discours du livre sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Anne Réach-Ngô; Trung Trần. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours du livre. Mise en scène et mise en texte sous l’Ancien Régime,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 7-21, 2011</w:t>
@@ -5822,51 +5822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bornstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6anpkchpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2022.2115720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odilde Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.114.0725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-creation-artistique-et-litteraire-en-proces-1999-2019.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UIXQ3706" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWPO7588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bornstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6anpkchpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2022.2115720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odilde Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.086.0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.114.0725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-creation-artistique-et-litteraire-en-proces-1999-2019.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UIXQ3706" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWPO7588" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>